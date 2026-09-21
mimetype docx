--- v0 (2026-08-14)
+++ v1 (2026-09-21)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A960A21" w14:textId="05D60DCE" w:rsidR="00B02399" w:rsidRDefault="00B02399" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="116DDA4B" w14:textId="77777777" w:rsidR="00B02399" w:rsidRDefault="00B02399" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="481B65FB" w14:textId="77777777" w:rsidR="00D328AA" w:rsidRDefault="00D328AA" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3833,98 +3833,91 @@
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="005E7F27" w:rsidRPr="005E7F27">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fase;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12858351" w14:textId="3FAF5DED" w:rsidR="00032107" w:rsidRDefault="00032107" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="180" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007E5C31">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (elaborazione progettuale):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270B6F67" w14:textId="045CBD33" w:rsidR="00032107" w:rsidRDefault="00032107" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La partecipazione alla </w:t>
-[...3 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>La partecipazione alla 2</w:t>
       </w:r>
       <w:r w:rsidR="007E5C31" w:rsidRPr="007E5C31">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fase è riservata agli autori delle migliori proposte ideative che, sviluppate nel rispetto dei costi, del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Programma di Concorso</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> e delle prestazioni richieste, saranno valutate dalla Commissione giudicatrice, che, applicando i criteri di valutazione di cui al </w:t>
       </w:r>
       <w:r w:rsidRPr="0047470C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>paragrafo 5.6</w:t>
       </w:r>
       <w:r>
         <w:t>, formulerà la graduatoria, individuando la proposta progettuale vincitrice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D786FA2" w14:textId="005F52A7" w:rsidR="007E5C31" w:rsidRPr="007E5C31" w:rsidRDefault="00032107" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
@@ -3995,63 +3988,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1.4) Oggetto del Concorso</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="132AC72D" w14:textId="7F86220B" w:rsidR="00032107" w:rsidRDefault="00032107" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Oggetto del presente Concorso di progettazione è l’acquisizione, dopo l’espletamento della </w:t>
-[...3 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Oggetto del presente Concorso di progettazione è l’acquisizione, dopo l’espletamento della 2</w:t>
       </w:r>
       <w:r w:rsidR="00775FE3" w:rsidRPr="00775FE3">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> fase, di un progetto con livello di approfondimento pari a quello di un "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Progetto di fattibilità tecnica ed economica</w:t>
       </w:r>
       <w:r w:rsidR="00775FE3">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00775FE3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
@@ -5791,67 +5779,59 @@
       </w:tr>
       <w:tr w:rsidR="00032107" w14:paraId="24210C54" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7E60E0" w14:textId="52ECD407" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Apertura del periodo per la richiesta di chiarimenti della </w:t>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Apertura del periodo per la richiesta di chiarimenti della 1</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04574C91" w14:textId="1D437CB5" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -5866,67 +5846,59 @@
       <w:tr w:rsidR="00032107" w14:paraId="6C8AFC3D" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22E2A817" w14:textId="2246664E" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiusura del periodo per la richiesta di chiarimenti di </w:t>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Chiusura del periodo per la richiesta di chiarimenti di 1</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C574F52" w14:textId="4113EF6A" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -5941,67 +5913,59 @@
       </w:tr>
       <w:tr w:rsidR="00032107" w14:paraId="4532C44B" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFBAF51" w14:textId="13A08CF0" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Pubblicazione verbale richieste chiarimenti e relative risposte </w:t>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Pubblicazione verbale richieste chiarimenti e relative risposte 1</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14817358" w14:textId="34D4902C" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -6018,65 +5982,63 @@
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47A15C78" w14:textId="746CC85F" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Apertura delle iscrizioni e contestuale invio degli elaborati e della documentazione amministrativa per la </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="002C7C70" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009E7CC6" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="002C7C70" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
@@ -6098,67 +6060,59 @@
       <w:tr w:rsidR="00032107" w14:paraId="5C7342AA" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27479213" w14:textId="18C9335D" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Chiusura delle iscrizioni e contestuale invio degli elaborati e della documentazione amministrativa per il </w:t>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>Chiusura delle iscrizioni e contestuale invio degli elaborati e della documentazione amministrativa per il 1</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro le ore 12:00 del</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FBBA343" w14:textId="2BFB5B8D" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -6242,67 +6196,59 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Lavori della commissione giudicatrice, con pubblicazione dei codici alfanumerici dei </w:t>
             </w:r>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>concept</w:t>
             </w:r>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> progettuali ammessi alla </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t xml:space="preserve"> progettuali ammessi alla 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AEB5106" w14:textId="0013666C" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -6317,67 +6263,59 @@
       <w:tr w:rsidR="00032107" w14:paraId="78268424" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="653314F6" w14:textId="5B2BC52D" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Apertura del periodo per la richiesta di chiarimenti di </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Apertura del periodo per la richiesta di chiarimenti di 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73B815BA" w14:textId="034CE660" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6392,67 +6330,59 @@
       </w:tr>
       <w:tr w:rsidR="00032107" w14:paraId="4327688A" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78A857C7" w14:textId="57E07D77" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiusura del periodo per la richiesta di chiarimenti di </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Chiusura del periodo per la richiesta di chiarimenti di 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3C737D" w14:textId="382E99A3" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -6467,67 +6397,59 @@
       <w:tr w:rsidR="00032107" w14:paraId="79EDD3FE" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59E23FC9" w14:textId="61C4A795" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Pubblicazione verbale richieste chiarimenti e relative risposte </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Pubblicazione verbale richieste chiarimenti e relative risposte 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57B5F110" w14:textId="6EC8E284" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -6542,67 +6464,59 @@
       </w:tr>
       <w:tr w:rsidR="00032107" w14:paraId="449066BC" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33EAA7AB" w14:textId="53AD46DD" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Apertura del periodo per l’invio degli elaborati e dell’eventuale documentazione amministrativa per la </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Apertura del periodo per l’invio degli elaborati e dell’eventuale documentazione amministrativa per la 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C2F1048" w14:textId="2BA6C396" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005E7F27">
@@ -6617,67 +6531,59 @@
       <w:tr w:rsidR="00032107" w14:paraId="4F0843B1" w14:textId="77777777" w:rsidTr="009E7CC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72C20632" w14:textId="2DADBEEC" w:rsidR="00032107" w:rsidRPr="009E7CC6" w:rsidRDefault="00032107" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiusura del periodo per l’invio degli elaborati e dell’eventuale documentazione amministrativa per la </w:t>
-[...6 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>Chiusura del periodo per l’invio degli elaborati e dell’eventuale documentazione amministrativa per la 2</w:t>
             </w:r>
             <w:r w:rsidR="005F3876" w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="009E7CC6">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> fase, entro le ore 12:00:00 del</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2578" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1874AC72" w14:textId="37AA1F0B" w:rsidR="00032107" w:rsidRDefault="007E23A2" w:rsidP="009E7CC6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -13307,65 +13213,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> che occupano un numero di dipendenti pari o superiore a quindici e non superiore a cinquanta, che nei dodici mesi precedenti al termine di presentazione dell’offerta hanno omesso di produrre alla stazione appaltante di un precedente contratto d’appalto finanziato in tutto o in parte con i fondi del PNRR o del PNC o di un precedente contratto riservato ai sensi dell’art</w:t>
       </w:r>
       <w:r w:rsidR="005F039D" w:rsidRPr="001D6B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61 del codice, la relazione di cui all’art</w:t>
       </w:r>
       <w:r w:rsidR="005F039D" w:rsidRPr="001D6B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 47, comma 3 del </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> n. 77 del 2021.</w:t>
+        <w:t xml:space="preserve"> 47, comma 3 del decreto legge n. 77 del 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E71393D" w14:textId="256BEBE0" w:rsidR="00032107" w:rsidRPr="00DA63AA" w:rsidRDefault="00032107" w:rsidP="001D6B22">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA63AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -13941,65 +13833,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">la Stazione </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ppaltante dovrà verificare, attraverso la Banca Dati Nazionale dei Contratti Pubblici, il possesso dei requisiti accedendo al FVOE. A tal fine l’Operatore Economico riceverà una notifica sul sistema FVOE e dovrà fornire la propria autorizzazione alla SA nel termine di </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> giorni dalla richiesta.</w:t>
+        <w:t>ppaltante dovrà verificare, attraverso la Banca Dati Nazionale dei Contratti Pubblici, il possesso dei requisiti accedendo al FVOE. A tal fine l’Operatore Economico riceverà una notifica sul sistema FVOE e dovrà fornire la propria autorizzazione alla SA nel termine di 5 giorni dalla richiesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752D798B" w14:textId="77777777" w:rsidR="004658F9" w:rsidRPr="001830FA" w:rsidRDefault="004658F9" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="180" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001830FA">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
@@ -14395,71 +14273,61 @@
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA65C2E" w14:textId="03F06BD2" w:rsidR="004332A2" w:rsidRPr="007B0194" w:rsidRDefault="004332A2" w:rsidP="007B0194">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B0194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
-        <w:t xml:space="preserve">4) </w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4) 1</w:t>
       </w:r>
       <w:r w:rsidR="001248FE" w:rsidRPr="007B0194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007B0194">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> FASE DEL CONCORSO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC5EF8B" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="007B0194">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
         <w:t>partecipanti</w:t>
@@ -14497,75 +14365,63 @@
         <w:t xml:space="preserve"> dettagliata ai paragrafi 4.1 e 4.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8359B3" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00DC2E2F" w:rsidRDefault="004332A2" w:rsidP="005E7F27">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.1) Elaborati progettuali richiesti per la </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.1) Elaborati progettuali richiesti per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C14F655" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>In questa fase è richiesta la presentazione dei seguenti elaborati:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3AC73D" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
@@ -14578,63 +14434,55 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ELABORATI TESTUALI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38FA3704" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Un unico file in formato PDF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, di dimensione non superiore a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> MB</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10 MB</w:t>
       </w:r>
       <w:r>
         <w:t>, composto da:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="721D75B5" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -15089,67 +14937,59 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>stampa su una sola facciata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51207496" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">contenente la rappresentazione dell'idea progettuale che si intenderà sviluppare nella </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>contenente la rappresentazione dell'idea progettuale che si intenderà sviluppare nella 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, mediante schema planimetrico, schemi funzionali dei diversi livelli e rappresentazioni tridimensionali delle volumetrie esterne nel numero massimo di due (realizzate mediante grafica e/o immagini di plastico di studio).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65258BF6" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="568"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15196,71 +15036,61 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Il partecipante dovrà inserire </w:t>
       </w:r>
       <w:r w:rsidRPr="00323CF4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">in alto a destra della tavola </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">il codice alfanumerico per la </w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>il codice alfanumerico per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
       <w:r w:rsidR="001A1949">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A1949" w:rsidRPr="001D6B22">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>assegnato dalla piattaforma</w:t>
       </w:r>
       <w:r>
@@ -15285,75 +15115,63 @@
         <w:t xml:space="preserve"> Elaborati difformi dalle sopracitate specifiche o che contengano elementi riconoscitivi (quali titoli, loghi, motti, etc.) che potrebbero ricondurre alla paternità della proposta ideativa, comporteranno l'esclusione dal concorso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20141276" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00DC2E2F" w:rsidRDefault="004332A2" w:rsidP="00DC2E2F">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2) Documentazione amministrativa richiesta per la </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.2) Documentazione amministrativa richiesta per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1509A4" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -15398,51 +15216,51 @@
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>4.2.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> Documentazione amministrativa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58915446" w14:textId="7D0880EA" w:rsidR="00760CCB" w:rsidRPr="00137447" w:rsidRDefault="00567958" w:rsidP="00137447">
+    <w:p w14:paraId="58915446" w14:textId="484CBD80" w:rsidR="00760CCB" w:rsidRPr="00137447" w:rsidRDefault="00567958" w:rsidP="00137447">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Istanza di pa</w:t>
       </w:r>
@@ -15470,51 +15288,63 @@
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000249CF">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>in formato PDF, della dimensione massima di 5 MB e firmata digitalmente (es. formato P7m) da tutti i soggetti abilitati a impegnare giuridicamente l’operatore economico e/o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> gli operatori economici (non deve essere prodotto alcun archivio digitale firmato digitalmente)</w:t>
       </w:r>
       <w:r w:rsidR="001D6B22">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D6B22" w:rsidRPr="00400C48">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Tra le dichiarazioni rese ai sensi del DPR 445/2000, l’istanza contiene anche quella riguardante </w:t>
+        <w:t>[Tra le dichiarazioni</w:t>
+      </w:r>
+      <w:r w:rsidR="004555AA">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6B22" w:rsidRPr="00400C48">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rese ai sensi del DPR 445/2000, l’istanza contiene anche quella riguardante </w:t>
       </w:r>
       <w:r w:rsidR="001D6B22" w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>l’utilizzo o il non utilizzo dell’Intelligenza Artificiale</w:t>
       </w:r>
       <w:r w:rsidR="001D6B22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00137447" w:rsidRPr="00760CCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00137447" w:rsidRPr="00B73515">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
@@ -15773,75 +15603,63 @@
         <w:t>ATTENZIONE: verificare che la validità del certificato della firma digitale copra tutta la durata del concorso poiché l'apertura di un file con firma non valida potrebbe costituire motivo di esclusione. Utilizzare come data di riferimento quella di pubblicazione della graduatoria definitiva. È sempre consigliabile apporre la marca temporale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A5823F" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00DC2E2F" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.3) Richiesta chiarimenti per la </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.3) Richiesta chiarimenti per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DC2E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028288B3" w14:textId="7BFE4992" w:rsidR="004332A2" w:rsidRPr="00095CA1" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Le richieste di chiarimento possono essere inoltrate esclusivamente secondo la procedura prevista nel sito web del concorso all’indirizzo </w:t>
@@ -16035,75 +15853,63 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DB1500" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="003447B3" w:rsidRDefault="004332A2" w:rsidP="003447B3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.4) Modalità di consegna elaborati progettuali e documentazione amministrativa per la </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.4) Modalità di consegna elaborati progettuali e documentazione amministrativa per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C1499C" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16270,65 +16076,63 @@
     <w:p w14:paraId="0F996923" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081C32">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La Commissione giudicatrice, nel proseguo “commissione”, è unica per entrambe le fasi ed è nominata dall’ente banditore subito dopo la scadenza del termine di presentazione della documentazione della </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00081C32">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, secondo criteri di trasparenza e competenza.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> La commissione sar</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> composta da un numero dispari di componenti</w:t>
       </w:r>
       <w:r w:rsidRPr="00081C32">
@@ -16501,89 +16305,97 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>esperto dell'oggetto del concorso, individuato dalla stazione appaltante</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F37EEE" w14:textId="32D95D15" w:rsidR="004332A2" w:rsidRPr="00BD350C" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
+    <w:p w14:paraId="46F37EEE" w14:textId="3F27CF16" w:rsidR="004332A2" w:rsidRPr="00BD350C" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">(esperto designato su proposta dell'Ordine/Collegio </w:t>
+        <w:t>(esperto designato su proposta dell'Ordine/Collegio</w:t>
+      </w:r>
+      <w:r w:rsidR="0079769A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A4E72" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC74A5">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06594C8D" w14:textId="0D8136F7" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -16643,77 +16455,89 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADA79C4" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A7E250E" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="001248FE" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
+    <w:p w14:paraId="1A7E250E" w14:textId="55645A91" w:rsidR="004332A2" w:rsidRPr="001248FE" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMBRI SUPPLENTI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Per ogni titolare, il soggetto che lo ha nominato individua anche un supplente con analoghe caratteristiche professionali.</w:t>
+        <w:t>Per ogni titolare, il soggetto che lo ha nominato individu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90E44">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>erà</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anche un supplente con analoghe caratteristiche professionali.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74603D2F" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -16869,75 +16693,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48D7B4FD" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="003447B3" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4.6) Procedura e criteri di valutazione per la </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.6) Procedura e criteri di valutazione per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164721E8" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00203949" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17190,65 +17002,63 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7F5DF3" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">La valutazione degli elaborati di concorso avviene attraverso vagli critici successivi per ciascuno dei criteri sopraelencati. Il risultato sarà motivato con l’assegnazione di punteggi. La commissione giudicatrice presterà particolare attenzione all’idoneità delle idee proposte allo sviluppo progettuale nella </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> del concorso e alla possibilità di conseguire al termine del concorso un risultato di alta qualità.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6444003A" w14:textId="31D5B279" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -17276,382 +17086,320 @@
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">(il numero è quello indicato al precedente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>paragrafo</w:t>
       </w:r>
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> proposte progettuali, individuate con il punteggio più alto, sono ammessi ex aequo, senza formazione di graduatoria, alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> proposte progettuali, individuate con il punteggio più alto, sono ammessi ex aequo, senza formazione di graduatoria, alla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC99FD1" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sulla procedura di valutazione sarà redatto apposito verbale che, unitamente ai codici alfanumerici di </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Sulla procedura di valutazione sarà redatto apposito verbale che, unitamente ai codici alfanumerici di 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, verrà pubblicato entro il termine indicato nel calendario sul sito web del concorso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1504DA3D" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="003447B3" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.7) Risultati della </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>4.7) Risultati della 1</w:t>
       </w:r>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003447B3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76350A4F" w14:textId="3E88BB52" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Al termine dei lavori della </w:t>
-[...6 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Al termine dei lavori della 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, la Commissione giudicatrice consegnerà al R.U.P. i codici alfa-numerici relativi ai </w:t>
       </w:r>
       <w:r w:rsidR="005A4E72" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">(il numero è quello indicato al precedente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>paragrafo</w:t>
       </w:r>
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:i/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1.3)</w:t>
       </w:r>
       <w:r w:rsidRPr="0071646B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">progetti ammessi alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>progetti ammessi alla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase del concorso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD962B8" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tali codici saranno pubblicati sul sito del concorso, entro la data indicata al paragrafo 2.1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A1E0B0" w14:textId="2B42AEC1" w:rsidR="00760CCB" w:rsidRPr="00AF2091" w:rsidRDefault="00760CCB" w:rsidP="00AF2091">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
-        <w:t xml:space="preserve">5) </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF2091">
+        <w:t>5) 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00167B99" w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00167B99" w:rsidRPr="00AF2091">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
+        <w:t xml:space="preserve"> FASE DEL CONCORSO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C8758E" w14:textId="38A9567D" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00AF2091">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I partecipanti ammessi alla 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83254">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...37 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase dovranno trasmettere, per via telematica, con mezzi propri, gli </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>elaborati progettuali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> e la </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -17677,200 +17425,164 @@
         <w:t xml:space="preserve"> ai paragrafi 5.1 e 5.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70529DDA" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00AF2091" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.1) Elaborati progettuali richiesti per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.1) Elaborati progettuali richiesti per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7EA929" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ai partecipanti ammessi alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Ai partecipanti ammessi alla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...11 lines deleted...]
-        <w:t>1</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fase del concorso è richiesto lo sviluppo dell'idea progettuale presentata nella 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, attraverso la presentazione dei seguenti elaborati:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122C5234" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ELABORATI TESTUALI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495A533B" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Un unico file PDF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> della dimensione massima di </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> MB</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10 MB</w:t>
       </w:r>
       <w:r>
         <w:t>, contente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2937DD12" w14:textId="54565D50" w:rsidR="004332A2" w:rsidRPr="005A4E72" w:rsidRDefault="004332A2" w:rsidP="005A4E72">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -18002,65 +17714,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ELABORATI GRAFICI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E5E177" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Un unico file PDF della dimensione massima di </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> MB, contente:</w:t>
+        <w:t>Un unico file PDF della dimensione massima di 100 MB, contente:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68074FD2" w14:textId="0176C6D3" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18497,71 +18195,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="18263BC7" w14:textId="0BF21E27" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il partecipante dovrà inserire il numero della tavola e il codice alfanumerico per la </w:t>
-[...8 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Il partecipante dovrà inserire il numero della tavola e il codice alfanumerico per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
       <w:r w:rsidR="00D83254">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D83254" w:rsidRPr="001D6B22">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>assegnato dalla piattaforma</w:t>
       </w:r>
       <w:r w:rsidRPr="001D6B22">
@@ -18608,119 +18296,99 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CA9E4A" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00AF2091" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.2) Documentazione amministrativa richiesta per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.2) Documentazione amministrativa richiesta per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF2091">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7827356A" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00E45ACC" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Per l’ammissione alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Per l’ammissione alla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase è richiesta, pena l'esclusione, la compilazione/caricamento nel sito del concorso della seguente documentazione amministrativa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="31"/>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1339125E" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
@@ -19076,75 +18744,63 @@
         <w:t xml:space="preserve"> verificare che la validità del certificato della firma digitale copra tutta la durata del concorso poiché l'apertura di un file con firma non valida potrebbe costituire motivo di esclusione. Utilizzare come data di riferimento quella di pubblicazione della graduatoria definitiva. È sempre consigliabile apporre la marca temporale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FAA2C31" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00400C48" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.3) Richiesta chiarimenti per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.3) Richiesta chiarimenti per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6E482B" w14:textId="6EC47C23" w:rsidR="004332A2" w:rsidRPr="00095CA1" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Le richieste di chiarimento possono essere inoltrate esclusivamente secondo la procedura prevista nel sito web del concorso all’indirizzo </w:t>
@@ -19314,75 +18970,63 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C12AB7" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00400C48" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.4) Modalità di consegna elaborati progettuali e documentazione amministrativa per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.4) Modalità di consegna elaborati progettuali e documentazione amministrativa per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429073F0" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -19511,143 +19155,115 @@
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5B4A5E" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00400C48" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.5) Commissione giudicatrice per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.5) Commissione giudicatrice per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F40CE63" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00295C59" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La composizione della commissione giudicatrice per la </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>La composizione della commissione giudicatrice per la 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C934A5">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve"> fase corrisponde a quella della 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="743AAEC9" w14:textId="77777777" w:rsidR="004332A2" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00295C59">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -19719,75 +19335,63 @@
         <w:t xml:space="preserve"> dal calendario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BCB3A0" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00400C48" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.6) Procedura e criteri di valutazione per la </w:t>
-[...10 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>5.6) Procedura e criteri di valutazione per la 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D43DB31" w14:textId="77777777" w:rsidR="004332A2" w:rsidRPr="00295C59" w:rsidRDefault="004332A2" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -20188,67 +19792,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197BA413" w14:textId="3253BF8D" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 1° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
@@ -20260,237 +19848,173 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375237C2" w14:textId="5AE8F7EC" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 2° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6831D28F" w14:textId="5E493579" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 3° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A67A3EB" w14:textId="503DC427" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 4° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550864C2" w14:textId="28D62704" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 5° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
@@ -20523,67 +20047,59 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I suddetti importi, intesi al netto di oneri previdenziali e I.V.A., saranno liquidati entro 60 gg. a decorrere dalla data di esecutività del provvedimento amministrativo di approvazione della graduatoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BAB59D" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avranno diritto al premio solo i concorrenti che conseguiranno alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Avranno diritto al premio solo i concorrenti che conseguiranno alla 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase del concorso un punteggio non inferiore a 40/100. Le economie derivanti dall’eventuale non assegnazione di un premio, saranno equamente redistribuite in favore dei premiati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD631E8" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -20687,138 +20203,128 @@
         <w:t>5.8) Graduatoria provvisoria - verifica dei requisiti del vincitore - Graduatoria definitiva</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F40A5A" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La proposta di aggiudicazione è formulata dalla commissione giudicatrice in favore del concorrente che ha presentato la migliore proposta progettuale. Con tale adempimento, la commissione chiude le operazioni di gara e trasmette al RUP tutti gli atti e documenti della gara ai fini dei successivi adempimenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3DF071" w14:textId="43A06AE7" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
+    <w:p w14:paraId="6E3DF071" w14:textId="15EF1702" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>La stazione appaltante procede, entro cinque giorni, alle comunicazioni di cui all’art. 90, comma 1 lett. b).</w:t>
+        <w:t>La stazione appaltante procede, entro cinque giorni, alle comunicazioni di cui all’art. 90, comma 1</w:t>
+      </w:r>
+      <w:r w:rsidR="008D603A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lett. b).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593DFF68" w14:textId="03AA7C37" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il vincitore, individuato in via provvisoria, gli altri soggetti ammessi alla </w:t>
-[...6 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Il vincitore, individuato in via provvisoria, gli altri soggetti ammessi alla 2</w:t>
       </w:r>
       <w:r w:rsidR="00775FE3" w:rsidRPr="00775FE3">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase ed i restanti autori delle proposte progettuali meritevoli dovranno fornire entro 30 (trenta) giorni dalla richiesta dell’Ente banditore la documentazione probatoria a conferma delle dichiarazioni rese, in merito al possesso dei requisiti di ordine generale e di idoneità professionale oltre che dell’assenza dei motivi di esclusione di cui agli art</w:t>
       </w:r>
       <w:r w:rsidR="005F039D">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 94 e 95 del codice. Fermo restando che tali requisiti devono sussistere a far data dalla presentazione dell’Istanza di partecipazione, l’Ente banditore invita, se necessario, i partecipanti a completare o a fornire, entro un termine di </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> giorni, chiarimenti in ordine al contenuto dei certificati e documenti presentati.</w:t>
+        <w:t xml:space="preserve"> 94 e 95 del codice. Fermo restando che tali requisiti devono sussistere a far data dalla presentazione dell’Istanza di partecipazione, l’Ente banditore invita, se necessario, i partecipanti a completare o a fornire, entro un termine di 10 giorni, chiarimenti in ordine al contenuto dei certificati e documenti presentati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A7C2966" w14:textId="433B6CA6" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>All’esito positivo della verifica del possesso dei requisiti in capo al vincitore, la stazione appaltante procede all’aggiudicazione (proclamazione del vincitore), che è immediatamente efficace, ai sensi dell’art. 17</w:t>
       </w:r>
       <w:r w:rsidR="00775FE3">
         <w:rPr>
@@ -20830,73 +20336,73 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> comma 5 del codice. In caso di esito negativo delle verifiche, ovvero di mancata comprova dei requisiti, la stazione appaltante procederà alla revoca dell’aggiudicazione (in via provvisoria) ed alla segnalazione all’ANAC del vincitore. In tal caso, la stazione appaltante procederà, con le modalità sopra indicate, nei confronti del secondo in graduatoria. Nell’ipotesi in cui l’appalto non possa essere aggiudicato neppure a quest’ultimo, la stazione appaltante procederà, con le medesime modalità sopra citate, scorrendo la graduatoria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="484D081E" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRPr="00400C48" w:rsidRDefault="00153EC8" w:rsidP="00400C48">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
         <w:t>6) OPERAZIONI CONCLUSIVE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3D4D7A" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRPr="00167B99" w:rsidRDefault="00153EC8" w:rsidP="00400C48">
+    <w:p w14:paraId="4E3D4D7A" w14:textId="699861DC" w:rsidR="00153EC8" w:rsidRPr="00167B99" w:rsidRDefault="00153EC8" w:rsidP="00400C48">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.1) Affidamento dell'incarico </w:t>
+        <w:t>6.1) Affidamento dell'incarico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D20E59" w14:textId="6C9D8B5A" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Il vincitore del Concorso, entro </w:t>
       </w:r>
       <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
         <w:rPr>
@@ -22659,51 +22165,51 @@
             </w:pPr>
             <w:r w:rsidRPr="007352DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="1F3864"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4017" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="100D41C4" w14:textId="3F6E7EA7" w:rsidR="00153EC8" w:rsidRPr="007352DC" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
+          <w:p w14:paraId="100D41C4" w14:textId="4E17EBBC" w:rsidR="00153EC8" w:rsidRPr="007352DC" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:color w:val="1F3864"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA4DF3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Importo </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -22713,114 +22219,168 @@
             </w:r>
             <w:r w:rsidR="00775FE3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00775FE3">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="C00000"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="42"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [cfr. art.41 commi 15 bis e 15 ter del codice]</w:t>
+              <w:t xml:space="preserve"> [cfr. art.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0D1E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0D1E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> commi 15bis e 15</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE0D1E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>qua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ter del codice]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="694" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="67A0A556" w14:textId="7A18F1D0" w:rsidR="00153EC8" w:rsidRPr="007352DC" w:rsidRDefault="00153EC8" w:rsidP="003447B3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD1550">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
             <w:r w:rsidR="003447B3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003447B3" w:rsidRPr="00804223">
               <w:rPr>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B8EDD94" w14:textId="1E60DB3C" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
+    <w:p w14:paraId="5B8EDD94" w14:textId="5E9792C5" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:before="180" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La tabella 2 è invece finalizzata a individuare l’importo dei corrispettivi da sottoporre a ribasso, nel rispetto dell’art. 41</w:t>
       </w:r>
       <w:r w:rsidR="00167B99">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> commi 15 bis e 15 ter del </w:t>
+        <w:t xml:space="preserve"> commi 15 bis e 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4C57">
+        <w:t>qua</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ter del </w:t>
       </w:r>
       <w:r w:rsidR="00167B99">
         <w:t>codice e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ss.mm.ii</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3EA4D4" w14:textId="77777777" w:rsidR="00153EC8" w:rsidRDefault="00153EC8" w:rsidP="00775FE3">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -23907,63 +23467,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00153EC8" w:rsidRPr="004C1C38" w:rsidSect="00ED7D25">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="991" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6095C9B2" w14:textId="77777777" w:rsidR="00B65995" w:rsidRDefault="00B65995">
+    <w:p w14:paraId="432BFE90" w14:textId="77777777" w:rsidR="00CC4844" w:rsidRDefault="00CC4844">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C4DB846" w14:textId="77777777" w:rsidR="00B65995" w:rsidRDefault="00B65995">
+    <w:p w14:paraId="4BF6597B" w14:textId="77777777" w:rsidR="00CC4844" w:rsidRDefault="00CC4844">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -24091,51 +23651,51 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B719CF7" w14:textId="2B213CAC" w:rsidR="00905A3A" w:rsidRPr="00ED7D25" w:rsidRDefault="00905A3A" w:rsidP="00ED7D25">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="1" w:color="622423"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="12"/>
         <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00ED7D25">
       <w:rPr>
         <w:b/>
@@ -24272,63 +23832,63 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B6149">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>25</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73B9C307" w14:textId="77777777" w:rsidR="00B65995" w:rsidRDefault="00B65995">
+    <w:p w14:paraId="1A34B3DE" w14:textId="77777777" w:rsidR="00CC4844" w:rsidRDefault="00CC4844">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01BAC0B6" w14:textId="77777777" w:rsidR="00B65995" w:rsidRDefault="00B65995">
+    <w:p w14:paraId="5849E735" w14:textId="77777777" w:rsidR="00CC4844" w:rsidRDefault="00CC4844">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="05161A9A" w14:textId="67F2A610" w:rsidR="00905A3A" w:rsidRPr="001E4590" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -28750,97 +28310,329 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, </w:t>
       </w:r>
       <w:r w:rsidRPr="001248FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>anche il numero della tavola</w:t>
       </w:r>
       <w:r w:rsidRPr="001248FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
-    <w:p w14:paraId="610F7E7A" w14:textId="77777777" w:rsidR="00137447" w:rsidRPr="001248FE" w:rsidRDefault="00137447" w:rsidP="00137447">
+    <w:p w14:paraId="610F7E7A" w14:textId="60FF8A62" w:rsidR="00137447" w:rsidRPr="001248FE" w:rsidRDefault="00137447" w:rsidP="00137447">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA28D4">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="002D1ECC" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>La dichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1ECC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00494BBE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>contenuta nell’istanza di partecipazione</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1ECC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relativa all’uso </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1ECC" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1ECC">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ell’</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1ECC" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>intelligenza artificiale</w:t>
+      </w:r>
+      <w:r w:rsidR="00A178C4" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00347797" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>comprende</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1A68">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i seguenti aspetti</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
       <w:r w:rsidRPr="001248FE">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Se nell’elaborazione dell’idea progettuale il concorrente si è avvalso dei sistemi di intelligenza artificiale, unitamente alla documentazione di cui al paragrafo 4.2, deve produrre una dichiarazione, resa ai sensi del DPR 445/2000, sulla tipologia di IA utilizzata, assicurando comunque la prevalenza del lavoro intellettuale, il controllo e la verifica dei risultati ottenuti e garantendo che l’uso di tali sistemi è avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). Nel caso contrario deve essere comunque allegata analoga dichiarazione sul “NON uso dell’Intelligenza Artificiale”.</w:t>
+        <w:t xml:space="preserve"> tipologia di IA utilizzata</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevalenza d</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoro intellettuale</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0FA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controllo e verifica dei risultati ottenuti</w:t>
+      </w:r>
+      <w:r w:rsidR="00613CA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; - garanzia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che l’uso di tali sistemi </w:t>
+      </w:r>
+      <w:r w:rsidR="00613CA3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). </w:t>
+      </w:r>
+      <w:r w:rsidR="004555AA">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nel caso, t</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7E47">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ramite la </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BF7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>stessa istanza di partecipazione è altresì possibile dichiarare</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BF7" w:rsidRPr="00320BF7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1A27">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l “NON uso dell’Intelligenza Artificiale”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p w14:paraId="027D9AF9" w14:textId="026C04FD" w:rsidR="00905A3A" w:rsidRPr="00400C48" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:b/>
@@ -28988,129 +28780,265 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Il sistema richiede la presentazione della documentazione amministrativa nella seconda fase anche nei casi in cui non vi sia stata alcuna variazione, integrazione, ecc. rispetto a quella già presentata nella prima fase. Fa eccezione la sola ripetizione dell’invio della ricevuta di versamento del contributo all’ANAC, se dovuto, che attesta l’avvenuto pagamento, a pena di esclusione, in data antecedente al termine di partecipazione alla prima fase.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="32">
-    <w:p w14:paraId="6835D430" w14:textId="0F592D2B" w:rsidR="00AF2091" w:rsidRPr="001248FE" w:rsidRDefault="00AF2091" w:rsidP="00AF2091">
+    <w:p w14:paraId="6835D430" w14:textId="4D5092DF" w:rsidR="00AF2091" w:rsidRPr="001248FE" w:rsidRDefault="00AF2091" w:rsidP="00AF2091">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA28D4">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001248FE">
-[...37 lines deleted...]
-        <w:t>.2, deve produrre una dichiarazione, resa ai sensi del DPR 445/2000, sulla tipologia di IA utilizzata, assicurando comunque la prevalenza del lavoro intellettuale, il controllo e la verifica dei risultati ottenuti e garantendo che l’uso di tali sistemi è avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). Nel caso contrario deve essere comunque allegata analoga dichiarazione sul “NON uso dell’Intelligenza Artificiale”.</w:t>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>La dichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, contenuta nell’istanza di partecipazione, relativa all’uso </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ell’</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>intelligenza artificiale comprende</w:t>
+      </w:r>
+      <w:r w:rsidR="009542D6">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i seguenti aspetti</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>: -</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipologia di IA utilizzata</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevalenza d</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoro intellettuale</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controllo e verifica dei risultati ottenuti</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; - garanzia </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che l’uso di tali sistemi </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sia </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nel caso, tramite la stessa istanza di partecipazione è altresì possibile dichiarare</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="00320BF7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2AB1" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l “NON uso dell’Intelligenza Artificiale”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="33">
     <w:p w14:paraId="7E802233" w14:textId="77777777" w:rsidR="00905A3A" w:rsidRPr="00304821" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001248FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
@@ -29447,51 +29375,51 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E4590">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E4590">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Indicare tempi proporzionali alla complessità del progetto, comunque non inferiori a 60 giorni a decorrere dal ricevimento degli esiti delle eventuali indagini e/o altro materiale propedeutico all’espletamento del servizio, non a carico del professionista.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="39">
-    <w:p w14:paraId="022343F3" w14:textId="43E81E79" w:rsidR="00905A3A" w:rsidRPr="001E4590" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
+    <w:p w14:paraId="022343F3" w14:textId="60F820CB" w:rsidR="00905A3A" w:rsidRPr="001E4590" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00775FE3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -29645,51 +29573,99 @@
       </w:r>
       <w:r w:rsidR="004C1C38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0033733C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>odice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>, è pari o superiore a 140.000 euro, ai sensi dell’art. 41 comma 15 bis del codice, l’aliquota del 65% degli stessi  corrispettivi è fissa (non ribassabile), mentre la rimanente aliquota del 35% è da sottoporre al ribasso stabilito, a titolo di negoziazione, nel paragrafo 6.1. Nel caso invece l’importo stimato dei corrispettivi relativi alla progettazione esecutiva sia inferiore a 140.000 euro, ai sensi dell’art. 41 comma 15 ter del codice, il ribasso stabilito nel paragrafo 6.1 a titolo di negoziazione è da applicare all’intero importo degli stessi corrispettivi, per una percentuale non superiore al 20%.</w:t>
+        <w:t>, è pari o superiore a 140.000 euro, ai sensi dell’art. 41</w:t>
+      </w:r>
+      <w:r w:rsidR="00885FE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comma 15 bis del codice, l’aliquota del 65% degli stessi  corrispettivi è fissa (non ribassabile), mentre la rimanente aliquota del 35% è da sottoporre al ribasso stabilito, a titolo di negoziazione, nel paragrafo 6.1. Nel caso invece l’importo stimato dei corrispettivi relativi alla progettazione esecutiva sia inferiore a 140.000 euro, ai sensi dell’art. 41</w:t>
+      </w:r>
+      <w:r w:rsidR="00885FE7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comma 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16A86">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>qua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ter del codice, il ribasso stabilito nel paragrafo 6.1 a titolo di negoziazione è da applicare all’intero importo degli stessi corrispettivi, per una percentuale non superiore al 20%.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="40">
     <w:p w14:paraId="1DF26279" w14:textId="77777777" w:rsidR="00905A3A" w:rsidRPr="001E4590" w:rsidRDefault="00905A3A" w:rsidP="00D308EB">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
@@ -30361,75 +30337,75 @@
           <w:tab w:val="clear" w:pos="786"/>
           <w:tab w:val="num" w:pos="-1276"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="142"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E4590">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> nella progettazione opere di particolare interesse “oltre frontiera”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A4BEBDF" w14:textId="33F775A6" w:rsidR="00905A3A" w:rsidRPr="00032107" w:rsidRDefault="00905A3A" w:rsidP="001348A3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00032107">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>LOGO STAZIONE APPALTANTE</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A72F8E3" w14:textId="0AA1FEFD" w:rsidR="00905A3A" w:rsidRDefault="00905A3A">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0950609C" wp14:editId="03BFF6B9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-76200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-119380</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3344545" cy="935990"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="16" name="Immagine 16" descr="Immagine che contiene testo, Carattere, simbolo, logo&#10;&#10;Descrizione generata automaticamente"/>
@@ -30459,51 +30435,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3344545" cy="935990"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A2285B42"/>
     <w:name w:val="WW8Num2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="23538D"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         <w:lang w:val="it-IT"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -34682,455 +34658,491 @@
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="26029119">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="59790158">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="99490504">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="466512960">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="40"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:val="bestFit" w:percent="302"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E3FB1"/>
     <w:rsid w:val="00005DA3"/>
     <w:rsid w:val="00013476"/>
     <w:rsid w:val="000249CF"/>
     <w:rsid w:val="00030404"/>
     <w:rsid w:val="00032107"/>
     <w:rsid w:val="0003618E"/>
     <w:rsid w:val="00036DF2"/>
     <w:rsid w:val="00053299"/>
+    <w:rsid w:val="00056992"/>
+    <w:rsid w:val="00064D02"/>
     <w:rsid w:val="000706F8"/>
     <w:rsid w:val="00074917"/>
     <w:rsid w:val="00081C32"/>
     <w:rsid w:val="00084227"/>
     <w:rsid w:val="00084AEC"/>
     <w:rsid w:val="00086D35"/>
     <w:rsid w:val="00087344"/>
     <w:rsid w:val="00095CA1"/>
     <w:rsid w:val="0009666C"/>
     <w:rsid w:val="000A21F4"/>
     <w:rsid w:val="000C2A6B"/>
     <w:rsid w:val="000C38D5"/>
     <w:rsid w:val="000C3A8F"/>
     <w:rsid w:val="000C5E14"/>
     <w:rsid w:val="000C7489"/>
     <w:rsid w:val="000E7075"/>
     <w:rsid w:val="00104A0C"/>
     <w:rsid w:val="00107E6C"/>
     <w:rsid w:val="001101FB"/>
     <w:rsid w:val="00111123"/>
     <w:rsid w:val="00111211"/>
     <w:rsid w:val="00117215"/>
     <w:rsid w:val="00124386"/>
+    <w:rsid w:val="00124430"/>
     <w:rsid w:val="001248FE"/>
     <w:rsid w:val="001348A3"/>
     <w:rsid w:val="00137447"/>
     <w:rsid w:val="001502BF"/>
     <w:rsid w:val="00153EC8"/>
     <w:rsid w:val="001611D2"/>
     <w:rsid w:val="001618F4"/>
     <w:rsid w:val="001674D1"/>
     <w:rsid w:val="00167B99"/>
     <w:rsid w:val="001830FA"/>
     <w:rsid w:val="001915AE"/>
     <w:rsid w:val="001954E7"/>
     <w:rsid w:val="00196375"/>
     <w:rsid w:val="001A1949"/>
     <w:rsid w:val="001C1F8F"/>
     <w:rsid w:val="001D6B22"/>
     <w:rsid w:val="001E2E73"/>
     <w:rsid w:val="001E4DF9"/>
     <w:rsid w:val="001F70D4"/>
     <w:rsid w:val="0020249C"/>
     <w:rsid w:val="00203949"/>
     <w:rsid w:val="002135EE"/>
     <w:rsid w:val="00233E8B"/>
     <w:rsid w:val="0023613A"/>
     <w:rsid w:val="00237989"/>
     <w:rsid w:val="00241BD6"/>
     <w:rsid w:val="00241D56"/>
     <w:rsid w:val="00244E35"/>
     <w:rsid w:val="002535BD"/>
     <w:rsid w:val="00255A07"/>
     <w:rsid w:val="00255D67"/>
     <w:rsid w:val="00266082"/>
     <w:rsid w:val="00270EEA"/>
+    <w:rsid w:val="002745EA"/>
     <w:rsid w:val="00275943"/>
     <w:rsid w:val="00276B28"/>
     <w:rsid w:val="002916BD"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="002A300C"/>
     <w:rsid w:val="002A739D"/>
     <w:rsid w:val="002A7691"/>
     <w:rsid w:val="002A7849"/>
     <w:rsid w:val="002B52E9"/>
     <w:rsid w:val="002B5E52"/>
     <w:rsid w:val="002C7C70"/>
+    <w:rsid w:val="002D1ECC"/>
     <w:rsid w:val="002F5854"/>
     <w:rsid w:val="0030317D"/>
     <w:rsid w:val="00304821"/>
     <w:rsid w:val="0030686A"/>
+    <w:rsid w:val="00320BF7"/>
     <w:rsid w:val="00323CF4"/>
     <w:rsid w:val="00336142"/>
     <w:rsid w:val="00342ECA"/>
     <w:rsid w:val="00343FD6"/>
     <w:rsid w:val="003447B3"/>
     <w:rsid w:val="00344EDF"/>
     <w:rsid w:val="003469F0"/>
+    <w:rsid w:val="00347797"/>
     <w:rsid w:val="00347E47"/>
     <w:rsid w:val="00374059"/>
     <w:rsid w:val="00384CFF"/>
     <w:rsid w:val="003921AC"/>
     <w:rsid w:val="0039254E"/>
     <w:rsid w:val="0039281E"/>
     <w:rsid w:val="00394B8B"/>
     <w:rsid w:val="003A28C9"/>
     <w:rsid w:val="003A2B74"/>
     <w:rsid w:val="003A6A89"/>
+    <w:rsid w:val="003B5DED"/>
+    <w:rsid w:val="003C1791"/>
     <w:rsid w:val="003C1A8D"/>
     <w:rsid w:val="003D258C"/>
     <w:rsid w:val="003D73E5"/>
     <w:rsid w:val="003D74FE"/>
     <w:rsid w:val="003E3FB1"/>
     <w:rsid w:val="003E7C75"/>
     <w:rsid w:val="003F2487"/>
     <w:rsid w:val="00400C48"/>
     <w:rsid w:val="00405087"/>
     <w:rsid w:val="004272E4"/>
     <w:rsid w:val="00430C13"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="004332A2"/>
     <w:rsid w:val="00441A39"/>
     <w:rsid w:val="0045393E"/>
+    <w:rsid w:val="004555AA"/>
     <w:rsid w:val="004658F9"/>
     <w:rsid w:val="00465CBC"/>
     <w:rsid w:val="00481C61"/>
     <w:rsid w:val="004903B9"/>
     <w:rsid w:val="00490982"/>
     <w:rsid w:val="00493B20"/>
     <w:rsid w:val="004942A6"/>
+    <w:rsid w:val="00494BBE"/>
     <w:rsid w:val="004A58B2"/>
     <w:rsid w:val="004B41B1"/>
     <w:rsid w:val="004C1C38"/>
     <w:rsid w:val="004C4048"/>
     <w:rsid w:val="004D2BB4"/>
     <w:rsid w:val="004E151F"/>
+    <w:rsid w:val="004E1A27"/>
     <w:rsid w:val="004E42FC"/>
     <w:rsid w:val="004E5E01"/>
     <w:rsid w:val="004E71FB"/>
     <w:rsid w:val="004F1E73"/>
     <w:rsid w:val="004F2A26"/>
     <w:rsid w:val="004F44B0"/>
     <w:rsid w:val="004F58DB"/>
     <w:rsid w:val="00510961"/>
     <w:rsid w:val="00517534"/>
+    <w:rsid w:val="00521822"/>
     <w:rsid w:val="00522830"/>
     <w:rsid w:val="00532ECE"/>
     <w:rsid w:val="00534C27"/>
     <w:rsid w:val="0054329E"/>
     <w:rsid w:val="00543AAE"/>
     <w:rsid w:val="00547B3E"/>
     <w:rsid w:val="005615B5"/>
     <w:rsid w:val="00566EDB"/>
     <w:rsid w:val="00567958"/>
     <w:rsid w:val="00577509"/>
     <w:rsid w:val="0058342B"/>
     <w:rsid w:val="00587C18"/>
     <w:rsid w:val="005A2EDB"/>
     <w:rsid w:val="005A4E72"/>
     <w:rsid w:val="005B197D"/>
     <w:rsid w:val="005B6294"/>
     <w:rsid w:val="005C0A2C"/>
     <w:rsid w:val="005D2302"/>
     <w:rsid w:val="005D3497"/>
+    <w:rsid w:val="005D7964"/>
+    <w:rsid w:val="005E52ED"/>
     <w:rsid w:val="005E7F27"/>
     <w:rsid w:val="005F039D"/>
     <w:rsid w:val="005F0501"/>
     <w:rsid w:val="005F3876"/>
     <w:rsid w:val="005F5B39"/>
     <w:rsid w:val="0060315D"/>
     <w:rsid w:val="006066E6"/>
     <w:rsid w:val="00606CAB"/>
+    <w:rsid w:val="00613CA3"/>
     <w:rsid w:val="00620CFD"/>
     <w:rsid w:val="0062431B"/>
     <w:rsid w:val="00630F98"/>
     <w:rsid w:val="0064354D"/>
+    <w:rsid w:val="00653AE6"/>
     <w:rsid w:val="0068128D"/>
     <w:rsid w:val="006842CD"/>
     <w:rsid w:val="006A27FC"/>
     <w:rsid w:val="006A69E8"/>
     <w:rsid w:val="006B2D70"/>
     <w:rsid w:val="006C1E67"/>
     <w:rsid w:val="006C4662"/>
     <w:rsid w:val="006C76AA"/>
+    <w:rsid w:val="006E4C57"/>
     <w:rsid w:val="006E74D5"/>
     <w:rsid w:val="006F0C6F"/>
     <w:rsid w:val="006F42B0"/>
     <w:rsid w:val="006F488A"/>
     <w:rsid w:val="00701164"/>
     <w:rsid w:val="0071646B"/>
     <w:rsid w:val="00725A85"/>
     <w:rsid w:val="00735982"/>
     <w:rsid w:val="00736FEF"/>
     <w:rsid w:val="0074569D"/>
     <w:rsid w:val="00746659"/>
     <w:rsid w:val="007474CD"/>
     <w:rsid w:val="007534F3"/>
     <w:rsid w:val="0075476B"/>
     <w:rsid w:val="0075558D"/>
     <w:rsid w:val="00756A4F"/>
     <w:rsid w:val="00757D0F"/>
     <w:rsid w:val="00760CCB"/>
     <w:rsid w:val="00763FA5"/>
     <w:rsid w:val="00775696"/>
     <w:rsid w:val="00775A21"/>
     <w:rsid w:val="00775FE3"/>
     <w:rsid w:val="00780AD0"/>
     <w:rsid w:val="00783BE4"/>
     <w:rsid w:val="00786D67"/>
     <w:rsid w:val="007953F0"/>
+    <w:rsid w:val="0079769A"/>
     <w:rsid w:val="007A2293"/>
     <w:rsid w:val="007A2CB7"/>
     <w:rsid w:val="007A7CAE"/>
     <w:rsid w:val="007B0194"/>
     <w:rsid w:val="007B3CA0"/>
     <w:rsid w:val="007B6149"/>
     <w:rsid w:val="007D19BA"/>
     <w:rsid w:val="007E0658"/>
     <w:rsid w:val="007E23A2"/>
     <w:rsid w:val="007E5C31"/>
     <w:rsid w:val="007E7A7C"/>
     <w:rsid w:val="00804223"/>
     <w:rsid w:val="00805A8E"/>
     <w:rsid w:val="00805BCB"/>
     <w:rsid w:val="008116A8"/>
     <w:rsid w:val="00813497"/>
     <w:rsid w:val="00833FF1"/>
     <w:rsid w:val="00836CE9"/>
     <w:rsid w:val="00836DC1"/>
     <w:rsid w:val="00842B3D"/>
     <w:rsid w:val="008617E4"/>
     <w:rsid w:val="00866B27"/>
     <w:rsid w:val="008712F0"/>
     <w:rsid w:val="00876B66"/>
     <w:rsid w:val="00880494"/>
     <w:rsid w:val="0088158E"/>
     <w:rsid w:val="0088298F"/>
+    <w:rsid w:val="00885FE7"/>
     <w:rsid w:val="008A10F0"/>
     <w:rsid w:val="008B4F26"/>
     <w:rsid w:val="008C235E"/>
+    <w:rsid w:val="008C2AB1"/>
+    <w:rsid w:val="008D603A"/>
     <w:rsid w:val="008D6FC6"/>
+    <w:rsid w:val="008E1A68"/>
     <w:rsid w:val="008E6C22"/>
     <w:rsid w:val="00901F84"/>
     <w:rsid w:val="00905A3A"/>
     <w:rsid w:val="00915746"/>
     <w:rsid w:val="009224FC"/>
+    <w:rsid w:val="009542D6"/>
     <w:rsid w:val="0096563A"/>
     <w:rsid w:val="0097754E"/>
     <w:rsid w:val="00997FF9"/>
+    <w:rsid w:val="009A71BE"/>
     <w:rsid w:val="009B02FB"/>
     <w:rsid w:val="009B0E61"/>
     <w:rsid w:val="009B271E"/>
     <w:rsid w:val="009D78B6"/>
     <w:rsid w:val="009E2FF4"/>
     <w:rsid w:val="009E7CC6"/>
     <w:rsid w:val="00A01F95"/>
+    <w:rsid w:val="00A178C4"/>
     <w:rsid w:val="00A17CF2"/>
     <w:rsid w:val="00A2267D"/>
     <w:rsid w:val="00A330D4"/>
     <w:rsid w:val="00A500F8"/>
     <w:rsid w:val="00A57E50"/>
     <w:rsid w:val="00A77B82"/>
     <w:rsid w:val="00A81518"/>
     <w:rsid w:val="00A84387"/>
     <w:rsid w:val="00A938BF"/>
     <w:rsid w:val="00A94185"/>
     <w:rsid w:val="00A9533B"/>
     <w:rsid w:val="00A95BBD"/>
     <w:rsid w:val="00A97FBF"/>
     <w:rsid w:val="00AB6711"/>
     <w:rsid w:val="00AC2188"/>
     <w:rsid w:val="00AE4298"/>
     <w:rsid w:val="00AE42FE"/>
     <w:rsid w:val="00AF2091"/>
     <w:rsid w:val="00AF6164"/>
+    <w:rsid w:val="00AF7E47"/>
     <w:rsid w:val="00B02399"/>
     <w:rsid w:val="00B03860"/>
     <w:rsid w:val="00B07F64"/>
     <w:rsid w:val="00B12404"/>
     <w:rsid w:val="00B22E51"/>
     <w:rsid w:val="00B257CA"/>
     <w:rsid w:val="00B26753"/>
     <w:rsid w:val="00B26FF4"/>
     <w:rsid w:val="00B3748E"/>
     <w:rsid w:val="00B40046"/>
     <w:rsid w:val="00B65995"/>
     <w:rsid w:val="00B7199B"/>
     <w:rsid w:val="00B72E48"/>
     <w:rsid w:val="00B8410F"/>
     <w:rsid w:val="00B85EBF"/>
+    <w:rsid w:val="00B90E44"/>
     <w:rsid w:val="00BA3064"/>
     <w:rsid w:val="00BC342C"/>
     <w:rsid w:val="00BC7E86"/>
     <w:rsid w:val="00BD350C"/>
     <w:rsid w:val="00BE0AC8"/>
     <w:rsid w:val="00BF0329"/>
     <w:rsid w:val="00BF294B"/>
     <w:rsid w:val="00C020C7"/>
     <w:rsid w:val="00C10AC7"/>
     <w:rsid w:val="00C175D1"/>
     <w:rsid w:val="00C209A3"/>
     <w:rsid w:val="00C25F81"/>
     <w:rsid w:val="00C36D90"/>
     <w:rsid w:val="00C74A57"/>
     <w:rsid w:val="00C765DD"/>
     <w:rsid w:val="00C775D6"/>
     <w:rsid w:val="00C77E8D"/>
     <w:rsid w:val="00C8220D"/>
     <w:rsid w:val="00C827AE"/>
     <w:rsid w:val="00C83A94"/>
     <w:rsid w:val="00C87BF4"/>
     <w:rsid w:val="00C90565"/>
     <w:rsid w:val="00C912A1"/>
     <w:rsid w:val="00C934A5"/>
     <w:rsid w:val="00CB058C"/>
     <w:rsid w:val="00CB26CB"/>
     <w:rsid w:val="00CB4318"/>
     <w:rsid w:val="00CC3B68"/>
+    <w:rsid w:val="00CC4844"/>
     <w:rsid w:val="00CC66B2"/>
     <w:rsid w:val="00CE710B"/>
     <w:rsid w:val="00CE73FD"/>
     <w:rsid w:val="00CF7815"/>
     <w:rsid w:val="00D0145C"/>
+    <w:rsid w:val="00D01AAD"/>
     <w:rsid w:val="00D102B8"/>
     <w:rsid w:val="00D14A8D"/>
+    <w:rsid w:val="00D16A86"/>
     <w:rsid w:val="00D224E3"/>
     <w:rsid w:val="00D25763"/>
     <w:rsid w:val="00D308EB"/>
     <w:rsid w:val="00D328AA"/>
     <w:rsid w:val="00D42705"/>
     <w:rsid w:val="00D51300"/>
     <w:rsid w:val="00D6099D"/>
     <w:rsid w:val="00D77E27"/>
     <w:rsid w:val="00D8100F"/>
     <w:rsid w:val="00D81038"/>
     <w:rsid w:val="00D81A3D"/>
     <w:rsid w:val="00D83254"/>
     <w:rsid w:val="00D851D0"/>
     <w:rsid w:val="00D95C3E"/>
     <w:rsid w:val="00DA1067"/>
     <w:rsid w:val="00DA2027"/>
     <w:rsid w:val="00DA63AA"/>
     <w:rsid w:val="00DB3FEA"/>
     <w:rsid w:val="00DC2233"/>
     <w:rsid w:val="00DC2E2F"/>
     <w:rsid w:val="00DC3954"/>
     <w:rsid w:val="00DC3E0F"/>
     <w:rsid w:val="00DD0E5A"/>
     <w:rsid w:val="00DD7642"/>
     <w:rsid w:val="00DE41AC"/>
     <w:rsid w:val="00DE5C02"/>
     <w:rsid w:val="00DE6349"/>
     <w:rsid w:val="00DF5ACE"/>
     <w:rsid w:val="00E0791C"/>
+    <w:rsid w:val="00E21BA9"/>
     <w:rsid w:val="00E26B85"/>
     <w:rsid w:val="00E26F72"/>
     <w:rsid w:val="00E32B8F"/>
     <w:rsid w:val="00E45ACC"/>
     <w:rsid w:val="00E45C68"/>
     <w:rsid w:val="00E56D78"/>
     <w:rsid w:val="00E64D4E"/>
     <w:rsid w:val="00E71A43"/>
     <w:rsid w:val="00E90944"/>
     <w:rsid w:val="00EA016C"/>
     <w:rsid w:val="00EA04B6"/>
+    <w:rsid w:val="00EA0FA3"/>
     <w:rsid w:val="00EA2D2C"/>
     <w:rsid w:val="00EA5C4E"/>
     <w:rsid w:val="00EB45EF"/>
+    <w:rsid w:val="00EC2579"/>
     <w:rsid w:val="00EC31D2"/>
     <w:rsid w:val="00EC74A5"/>
     <w:rsid w:val="00ED1772"/>
     <w:rsid w:val="00ED7BB6"/>
     <w:rsid w:val="00ED7D25"/>
+    <w:rsid w:val="00EE0D1E"/>
     <w:rsid w:val="00EF0532"/>
     <w:rsid w:val="00EF36FB"/>
     <w:rsid w:val="00EF407F"/>
     <w:rsid w:val="00EF5964"/>
     <w:rsid w:val="00F03CA1"/>
     <w:rsid w:val="00F0757C"/>
     <w:rsid w:val="00F12922"/>
     <w:rsid w:val="00F14BA2"/>
     <w:rsid w:val="00F1586C"/>
     <w:rsid w:val="00F17AE9"/>
     <w:rsid w:val="00F318DC"/>
     <w:rsid w:val="00F3569D"/>
     <w:rsid w:val="00F35FE4"/>
     <w:rsid w:val="00F40546"/>
     <w:rsid w:val="00F43A3D"/>
     <w:rsid w:val="00F56589"/>
     <w:rsid w:val="00F62480"/>
     <w:rsid w:val="00F63465"/>
+    <w:rsid w:val="00F77CAB"/>
     <w:rsid w:val="00F8057B"/>
     <w:rsid w:val="00F813ED"/>
     <w:rsid w:val="00FA145A"/>
     <w:rsid w:val="00FB667E"/>
     <w:rsid w:val="00FD0972"/>
     <w:rsid w:val="00FD4EA8"/>
     <w:rsid w:val="00FE0703"/>
     <w:rsid w:val="00FE1679"/>
     <w:rsid w:val="00FF4CF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -38789,66 +38801,66 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F353223D-4197-40C2-910B-FC78AF6A3684}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>11216</Words>
-  <Characters>63935</Characters>
+  <Words>11217</Words>
+  <Characters>63943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>532</Lines>
   <Paragraphs>150</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75001</CharactersWithSpaces>
+  <CharactersWithSpaces>75010</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>utente</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>