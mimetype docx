--- v1 (2026-08-29)
+++ v2 (2026-09-22)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7A960A21" w14:textId="54C61559" w:rsidR="00B02399" w:rsidRDefault="00B02399" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="216B9AFB" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38255E29" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3009,118 +3009,122 @@
       </w:r>
       <w:r w:rsidRPr="005E7F27">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FEE56D2" w14:textId="77777777" w:rsidR="00B8438E" w:rsidRPr="00A30DB9" w:rsidRDefault="00B8438E" w:rsidP="004A5854">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5C31">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>(*)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>(*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630669">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="C00000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A30DB9">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00630669">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">se non nominato, le funzioni sono svolte dal RUP, che rimane in ogni caso la figura di riferimento per l’intera procedura, come chiaramente sancito </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> [se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30DB9">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>dal</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A30DB9">
+        <w:t xml:space="preserve">non nominato, le funzioni sono svolte dal RUP, che rimane in ogni caso la figura di riferimento per l’intera procedura, come chiaramente sancito </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>l’art. 15</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>dal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30DB9">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A30DB9">
+        <w:t>l’art. 15</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> comma 4 del </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30DB9">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>codice]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A30DB9">
+        <w:t xml:space="preserve"> comma 4 del </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>codice]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30DB9">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D56729D" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00334430" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc16400570"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3325,152 +3329,176 @@
     </w:p>
     <w:p w14:paraId="2A45B3E8" w14:textId="303B121F" w:rsidR="008D642F" w:rsidRPr="00334430" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.4) Oggetto del Concorso</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4F139622" w14:textId="5DD20AAE" w:rsidR="008D642F" w:rsidRPr="00992A4D" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="54E91AA5" w14:textId="77777777" w:rsidR="00B60A76" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
-        <w:t xml:space="preserve">Il presente concorso è finalizzato all’acquisizione di proposte ideative da remunerare con il riconoscimento di un congruo premio. L'idea o le idee premiate sono acquisite in </w:t>
+        <w:t>Il presente concorso è finalizzato all’acquisizione di proposte ideative da remunerare con il riconoscimento di un congruo premio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6247BF18" w14:textId="77777777" w:rsidR="00790273" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00334430">
+        <w:t xml:space="preserve">L'idea o le idee premiate sono acquisite in </w:t>
       </w:r>
       <w:r w:rsidR="00B87B9B" w:rsidRPr="00334430">
         <w:t>proprietà</w:t>
       </w:r>
       <w:r w:rsidRPr="00334430">
         <w:t xml:space="preserve"> dalla stazione appaltante o ente concedente</w:t>
       </w:r>
       <w:r w:rsidR="00B8438E" w:rsidRPr="00334430">
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00334430">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F139622" w14:textId="0A470998" w:rsidR="008D642F" w:rsidRPr="00992A4D" w:rsidRDefault="00334430" w:rsidP="004A5854">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00B8438E" w:rsidRPr="00334430">
         <w:t>'idea vincitrice, previa definizione dei suoi assetti tecnici e previ</w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00B8438E" w:rsidRPr="00334430">
         <w:t xml:space="preserve"> reperimento delle risorse economiche necessarie, sarà posta a base di un successivo concorso di progettazione </w:t>
       </w:r>
       <w:r w:rsidR="00506CA1">
         <w:t xml:space="preserve">a inviti, </w:t>
       </w:r>
+      <w:r w:rsidR="00C01E97">
+        <w:t>ri</w:t>
+      </w:r>
+      <w:r w:rsidR="00F356DD">
+        <w:t>servato</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01E97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B8438E" w:rsidRPr="00334430">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00506CA1">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00B8438E" w:rsidRPr="00334430">
         <w:t xml:space="preserve"> premiati del presente concorso di idee</w:t>
       </w:r>
-      <w:r w:rsidR="00334430">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00334430">
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00334430" w:rsidRPr="00334430">
+      <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>opzion</w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>e ammessa</w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0" w:rsidRPr="00334430">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> tra i possibili sviluppi d</w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0" w:rsidRPr="00334430">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> concorso di idee </w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ai sensi del</w:t>
       </w:r>
-      <w:r w:rsidR="00334430" w:rsidRPr="00334430">
+      <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>l’art. 46, comma 4 del codice</w:t>
       </w:r>
-      <w:r w:rsidR="00334430">
+      <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00334430">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13475B16" w14:textId="111ADC5D" w:rsidR="008D642F" w:rsidRPr="00DA05B6" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc16400572"/>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -3479,72 +3507,72 @@
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE1F172" w14:textId="68F860AD" w:rsidR="00576609" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1AE1F172" w14:textId="68F860AD" w:rsidR="00576609" w:rsidRDefault="008D642F" w:rsidP="00804728">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Il costo stimato per la realizzazione dell'opera, comprensivo degli oneri della sicurezza, è di € </w:t>
       </w:r>
       <w:r w:rsidR="00DA05B6" w:rsidRPr="00576609">
         <w:rPr>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:t>, al netto di I.V.A.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04855436" w14:textId="325F47D9" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="04855436" w14:textId="325F47D9" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00804728">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Per il relativo calcolo, si rimanda alla documentazione allegata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FC516B" w14:textId="7424AF3A" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Nella tabella seguente il costo stimato di realizzazione dell'opera viene articolato nelle diverse categorie di lavoro previste, identificate secondo i codici "ID-Opere" di cui al D.M. 17 giugno 2016 in materia di corrispettivi professionali per i Servizi di Architettura e Ingegneria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCC3962" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="006F67C4" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4440,934 +4468,906 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9798" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8198"/>
         <w:gridCol w:w="1600"/>
       </w:tblGrid>
       <w:tr w:rsidR="008D642F" w14:paraId="46F69381" w14:textId="77777777" w:rsidTr="00B87B9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05B651DC" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="05B651DC" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="004D25FD" w:rsidRDefault="008D642F" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D25FD">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Oggetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E6F17F3" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="73D337E8" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="73D337E8" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C85879D" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="7C85879D" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Pubblicazione</w:t>
-[...2 lines deleted...]
-              <w:t>, il</w:t>
+              <w:t>Pubblicazione, il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B08461" w14:textId="0C744D79" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="29B08461" w14:textId="4A841F52" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="0ED4FA62" w14:textId="77777777" w:rsidTr="00B87B9B">
-[...53 lines deleted...]
-      <w:tr w:rsidR="008D642F" w14:paraId="47B10B77" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="47B10B77" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B964C75" w14:textId="7525A19F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="1B964C75" w14:textId="7525A19F" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Sopralluogo (sconsigliato)</w:t>
+              <w:t xml:space="preserve">Sopralluogo (sconsigliato) </w:t>
             </w:r>
-            <w:r w:rsidR="00334430">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="0011015F">
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
                 <w:rStyle w:val="Rimandonotaapidipagina"/>
-                <w:b/>
+                <w:bCs/>
                 <w:color w:val="C00000"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFFE996" w14:textId="18E86A00" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="6FFFE996" w14:textId="5C9F1A15" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576609" w14:paraId="08E5BD39" w14:textId="77777777" w:rsidTr="004D64BF">
-[...55 lines deleted...]
-      <w:tr w:rsidR="00576609" w14:paraId="5DDD59E8" w14:textId="77777777" w:rsidTr="004D64BF">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="08E5BD39" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7098F797" w14:textId="77777777" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="6E11A454" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050F0D">
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiusura richieste chiarimenti </w:t>
-[...2 lines deleted...]
-              <w:t>e relative risposte, entro il</w:t>
+              <w:t>Apertura richiesta chiarimenti, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="375F4B6D" w14:textId="7FDE0872" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="35DA0B06" w14:textId="648CBE46" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EE1AA9">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576609" w14:paraId="686A0C3A" w14:textId="77777777" w:rsidTr="004D64BF">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="5DDD59E8" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCEF3CC" w14:textId="77777777" w:rsidR="00576609" w:rsidRPr="00050F0D" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="7098F797" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00050F0D">
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Pubblicazione verbale richieste/risposte</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> chiarimenti</w:t>
+              <w:t>Chiusura richieste chiarimenti e relative risposte, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="116B9CC6" w14:textId="329808BD" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="375F4B6D" w14:textId="08177CA9" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE1AA9">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576609" w14:paraId="242826DD" w14:textId="77777777" w:rsidTr="004D64BF">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="686A0C3A" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47640508" w14:textId="36E4D977" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="0FCEF3CC" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>CONSEGNA DOCUMENTAZIONE</w:t>
-[...8 lines deleted...]
-              <w:t>00 del giorno</w:t>
+              <w:t>Pubblicazione verbale richieste/risposte chiarimenti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6321D653" w14:textId="0085167C" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="116B9CC6" w14:textId="549F06FF" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE1AA9">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00576609" w14:paraId="1E5EE71A" w14:textId="77777777" w:rsidTr="004D64BF">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="54530BFC" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3367B7AA" w14:textId="77777777" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="70FB28B2" w14:textId="741DAA08" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Apertura delle iscrizioni e contestuale invio degli elaborati e della documentazione amministrativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="155F7FB4" w14:textId="77777777" w:rsidR="00D669AC" w:rsidRDefault="00D669AC" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E552AAC" w14:textId="386EFFFE" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52F75">
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA60C8" w:rsidRPr="004D25FD" w14:paraId="242826DD" w14:textId="77777777" w:rsidTr="000A2E86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47640508" w14:textId="1D7B50F5" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00227E82">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiusura </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D70C7">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>delle</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00227E82">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> iscrizioni e contestuale invio degli elaborati e della documentazione amministrativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="676FB736" w14:textId="77777777" w:rsidR="00D669AC" w:rsidRDefault="00D669AC" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6321D653" w14:textId="0BB2DA5C" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52F75">
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>_____</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA60C8" w14:paraId="1E5EE71A" w14:textId="77777777" w:rsidTr="000A2E86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8198" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3367B7AA" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E3ED8">
+              <w:rPr>
+                <w:bCs/>
               </w:rPr>
               <w:t>Nomina Commissione Giudicatrice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFDC442" w14:textId="2C9FC33A" w:rsidR="00576609" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="2CFDC442" w14:textId="535F5910" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE1AA9">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="5E956FAF" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="5E956FAF" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D4A318" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="39D4A318" w14:textId="77777777" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Chiusura lavori della commissione giudicatrice</w:t>
-[...2 lines deleted...]
-              <w:t>, entro il</w:t>
+              <w:t>Chiusura lavori della commissione giudicatrice, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D81909C" w14:textId="14D9AFF2" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="2D81909C" w14:textId="73AFE6F1" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
-            <w:r w:rsidR="008D642F">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="34901F92" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00AA60C8" w14:paraId="068724AF" w14:textId="77777777" w:rsidTr="000A2E86">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25EA8390" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="1817EA8D" w14:textId="3185D48D" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E3ED8">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Seduta pubblica di decriptazione dei documenti amministrativi e proclamazione della graduatoria provvisoria</w:t>
+              <w:t>Verifica dei requisiti di ordine generale e di idoneità professionale, pubblicazione della graduatoria definitiva, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="30C5EFE0" w14:textId="1BD6810D" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="4CC69753" w14:textId="77777777" w:rsidR="00D669AC" w:rsidRDefault="00D669AC" w:rsidP="00AA60C8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
+          </w:p>
+          <w:p w14:paraId="240247BF" w14:textId="43D490DF" w:rsidR="00AA60C8" w:rsidRPr="008E3ED8" w:rsidRDefault="00AA60C8" w:rsidP="00AA60C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C52F75">
               <w:rPr>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="068724AF" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00880385" w14:paraId="2B6CFB5F" w14:textId="77777777" w:rsidTr="00734803">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1817EA8D" w14:textId="3185D48D" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="09970D31" w14:textId="77777777" w:rsidR="00880385" w:rsidRPr="004D25FD" w:rsidRDefault="00880385" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00576609" w:rsidRPr="00576609">
+            <w:r w:rsidRPr="004D25FD">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t>,</w:t>
-[...8 lines deleted...]
-              <w:t>entro il</w:t>
+              <w:t>Pubblicazione dei progetti, entro il</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="240247BF" w14:textId="65C02BC4" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="02E1CC73" w14:textId="0B0F1F3C" w:rsidR="00880385" w:rsidRPr="00DA7C8B" w:rsidRDefault="00880385" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
+            <w:r w:rsidRPr="00DA7C8B">
               <w:rPr>
                 <w:bCs/>
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>_____</w:t>
+              <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="008D642F">
+            <w:r w:rsidR="005150BE">
               <w:rPr>
-                <w:rStyle w:val="WW-Caratteredellanota"/>
-[...2 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="008D642F" w:rsidRPr="0011015F">
+            <w:r w:rsidRPr="00DA7C8B">
               <w:rPr>
-                <w:rStyle w:val="WW-Caratteredellanota"/>
-[...3 lines deleted...]
-                <w:vertAlign w:val="superscript"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:t xml:space="preserve"> dat</w:t>
+            </w:r>
+            <w:r w:rsidR="005150BE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C8B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sar</w:t>
+            </w:r>
+            <w:r w:rsidR="005150BE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="007735AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>nno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C8B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pubblicat</w:t>
+            </w:r>
+            <w:r w:rsidR="007735AD">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA7C8B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in piatta</w:t>
+            </w:r>
+            <w:r w:rsidR="005150BE">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>forma</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D642F" w14:paraId="2B6CFB5F" w14:textId="77777777" w:rsidTr="00B87B9B">
+      <w:tr w:rsidR="00880385" w14:paraId="7AEC492D" w14:textId="77777777" w:rsidTr="00734803">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8198" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09970D31" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+          <w:p w14:paraId="0EF429B5" w14:textId="77777777" w:rsidR="00880385" w:rsidRPr="004D25FD" w:rsidRDefault="00880385" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:bCs/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004D25FD">
               <w:rPr>
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Pubblicazione dei progetti</w:t>
-[...2 lines deleted...]
-              <w:t>, entro il</w:t>
+              <w:t xml:space="preserve">Mostra di tutti i progetti partecipanti, con eventuale pubblicazione di catalogo, entro il </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1600" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02E1CC73" w14:textId="1B69D6E5" w:rsidR="008D642F" w:rsidRDefault="00576609" w:rsidP="004A5854">
+          <w:p w14:paraId="47F0C617" w14:textId="4DBEB83E" w:rsidR="00880385" w:rsidRPr="00DA7C8B" w:rsidRDefault="00880385" w:rsidP="004A5854">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00576609">
-[...74 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55C047F8" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="003E0BD7" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E0BD7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.2) Documentazione di Concorso</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4C95E26A" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L'Ente banditore fornisce la seguente documentazione:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D1BD6DF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
@@ -5506,67 +5506,61 @@
         </w:rPr>
         <w:t>Documentazione</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tecnica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22984460" w14:textId="095B038B" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="22984460" w14:textId="04515968" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Documento di Indirizzo alla Progettazione (DIP) - (ex art. 24, c.8, </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">odice); </w:t>
+        <w:t xml:space="preserve">Documento di Indirizzo alla Progettazione (DIP); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4683CA5A" w14:textId="338FD175" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Programma del Concorso: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F6B05E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>a -</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5938,56 +5932,50 @@
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Calcolo del compenso professionale, in applicazione del c.d. “Decreto Parametri” (DM 17/06/2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EEECB9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La suddetta documentazione è pubblicata in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">apposita sezione del sito web del concorso </w:t>
       </w:r>
       <w:r>
         <w:t>di cui al paragrafo 1.3, ove è possibile effettuare il relativo download.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FC3D37" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...4 lines deleted...]
-    </w:p>
     <w:p w14:paraId="61C52FCF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="006E52A8" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006E52A8">
         <w:rPr>
@@ -6020,50 +6008,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) Riferimenti normativi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C80751" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nella tabella seguente si riportano i riferimenti normativi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68CD9693" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A livello nazionale: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321671AD" w14:textId="5B95B319" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-420"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Art. 46</w:t>
       </w:r>
       <w:r w:rsidR="004A5854">
         <w:t>,</w:t>
       </w:r>
       <w:r>
@@ -6122,51 +6111,51 @@
       <w:r w:rsidR="004A5854">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> comma 15 del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>D.Lgs.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> 36/2023</w:t>
       </w:r>
       <w:r w:rsidR="004A5854">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A5854">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00130F38">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>[attualmente D.M. (Giustizia) 17/06/2016</w:t>
       </w:r>
       <w:r w:rsidRPr="004A5854">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="004A5854">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E7499B1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00B87B9B" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -6443,272 +6432,272 @@
         <w:t xml:space="preserve"> Requisiti di ordine generale e di idoneità</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F1F3F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>professionale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13480CC4" w14:textId="7053CA59" w:rsidR="008D642F" w:rsidRPr="00B727AB" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="13480CC4" w14:textId="7053CA59" w:rsidR="008D642F" w:rsidRPr="00B727AB" w:rsidRDefault="008D642F" w:rsidP="00546B72">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Possono partecipare al </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>concorso gli operatori economici in forma singola o associata</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t xml:space="preserve">di cui all’art. </w:t>
       </w:r>
       <w:r>
         <w:t>66</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> comma 1 del codice, che non siano soggetti alle cause di esclusione di cui agli art</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:t>t.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 94 e 95 dello stesso codice e che siano in possesso dei seguenti requisiti di idoneità professionale:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1E6FE1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00B727AB" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="4E1E6FE1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00B727AB" w:rsidRDefault="008D642F" w:rsidP="00546B72">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00401096">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>(per professionisti)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Iscrizione, al momento della partecipazione alla gara, al relativo albo professionale previsto dai vigenti ordinamenti, ovvero abilitati all'esercizio della professione secondo le norme dei Paesi dell'Unione europea cui appartiene il soggetto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B6D8D1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00BE69B7" w:rsidRDefault="008D642F" w:rsidP="00546B72">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401096">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>(per Società di ingegneria e S.T.P)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Iscrizione nel registro tenuto dalla Camera di commercio industria, artigianato e agricoltura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A887BF" w14:textId="2D58B359" w:rsidR="008D642F" w:rsidRPr="00BE69B7" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00401096">
+      <w:r w:rsidRPr="002A60AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i lavoratori subordinati abilitati all'esercizio della professione</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE69B7">
+        <w:t xml:space="preserve"> e iscritti all’ordine professionale secondo l'ordinamento nazionale di appartenenza, con esclusione dei dipendenti della stazione appaltante o dell’ente concedente che bandisce il concorso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B727AB">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>(per professionisti)</w:t>
-[...11 lines deleted...]
-        </w:numPr>
+        <w:t>(cfr. art.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727AB" w:rsidRPr="00B727AB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B727AB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727AB" w:rsidRPr="00B727AB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B727AB">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comma 4 del codice)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396C583F" w14:textId="39021204" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00546B72">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-        <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Il concorrente non stabilito in Italia ma in altro Stato Membro o in uno dei Paesi di cui all’art. 100, comma 3 del </w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>odice, presenta dichiarazione giurata o secondo le modalità vigenti nello Stato nel quale è stabilito, inserendo la relativa documentazione dimostrativa nel sistema</w:t>
       </w:r>
       <w:r w:rsidRPr="009064F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA745C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FVOE</w:t>
       </w:r>
       <w:r w:rsidRPr="00B727AB">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>Fascicolo Virtuale dell’Operatore Economico), istituito presso la Banca Nazionale dei Contratti Pubblici (cfr. art.</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>24 del codice).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C822E29" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="009F54EA" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="0C822E29" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="009F54EA" w:rsidRDefault="008D642F" w:rsidP="00546B72">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F54EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Requisiti professionali specifici</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793187C6" w14:textId="25DFE94A" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="793187C6" w14:textId="25DFE94A" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00546B72">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>In relazione alla tipologia delle opere a cui fa riferimento il concorso, il soggetto concorrente dovrà</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6734,98 +6723,83 @@
       <w:r w:rsidR="00B727AB" w:rsidRPr="00576609">
         <w:rPr>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="003C7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="467CF805" w14:textId="65339752" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="005D430B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
@@ -6867,51 +6841,51 @@
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Calibri (Corpo)"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="8"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00F87066">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4343A511" w14:textId="57188B70" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="40" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
@@ -6986,51 +6960,60 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> comma 1 del codice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o come uno dei soggetti di cui alla lettera c) del paragrafo precedente, </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">il concorrente può scegliere di partecipare con raggruppamenti temporanei o consorzi ordinari, anche se non ancora costituiti. Ai soggetti già costituiti in forma associata si applicano le disposizioni di cui agli artt. </w:t>
+        <w:t xml:space="preserve">il concorrente può scegliere di partecipare con raggruppamenti temporanei o consorzi ordinari, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C53CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anche se non ancora costituiti. Ai soggetti già costituiti in forma associata si applicano le disposizioni di cui agli artt. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
@@ -7079,51 +7062,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sono ammessi esclusivamente Raggruppamenti Temporanei verticali e misti in quanto il presente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">disciplinare </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prevede la suddivisione delle prestazioni in principali e secondarie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16469427" w14:textId="45BE7EFF" w:rsidR="008D642F" w:rsidRPr="00A1790E" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="16469427" w14:textId="5185523F" w:rsidR="008D642F" w:rsidRPr="00A1790E" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="80" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I Raggruppamenti temporanei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, come stabilito con l’art.</w:t>
       </w:r>
       <w:r w:rsidR="00013CF7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -7189,66 +7172,50 @@
       <w:r w:rsidRPr="00A1790E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> devono prevedere la presenza di almeno un giovane professionista, laureato abilitato da meno di cinque anni all'esercizio della professione secondo le norme dello Stato membro dell'Unione europea di residenza, quale progettista. Per le procedure di affidamento che non richiedono il possesso del diploma di laurea, il giovane deve essere in possesso di diploma di geometra o altro diploma tecnico attinente alla tipologia dei servizi da prestare abilitato da meno di cinque anni all'esercizio della professione secondo le norme dello Stato membro dell'Unione europea di residenza, nel rispetto dei relativi ordini professionali. I requisiti del giovane non concorrono alla formazione dei requisiti di partecipazione richiesti dai committenti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1790E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAE51D1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00A73021" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73021">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
@@ -7261,138 +7228,165 @@
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9498"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73021">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ai Consorzi ordinari e ai GEIE si applica la disciplina prevista per i Raggruppamenti temporanei, in quanto compatibile. Nei Consorzi ordinari, il Consorziato che assume la quota maggiore di attività riveste il ruolo di capofila che dovrà essere assimilato al mandatario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E92E541" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F57CBA" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="3E92E541" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F57CBA" w:rsidRDefault="008D642F" w:rsidP="008B408E">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F57CBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In particolare:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2471C7B4" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="2471C7B4" w14:textId="3CAE69FC" w:rsidR="008D642F" w:rsidRDefault="009366E6" w:rsidP="009366E6">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A73021">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>È vietato ai Concorrenti di partecipare alla procedura in più di un</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005C53CC">
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidR="008D642F" w:rsidRPr="00A73021">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Raggruppamento temporaneo/Consorzio ordinario/GEIE.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3C071D1B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:t xml:space="preserve"> vietato ai Concorrenti di partecipare alla procedura in più di un</w:t>
+      </w:r>
+      <w:r w:rsidR="008D642F" w:rsidRPr="005C53CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Raggruppamento temporaneo/Consorzio ordinario/GEIE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C071D1B" w14:textId="3FB51C77" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="009366E6" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C53CC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>È vietato al Concorrente, che partecipa alla procedura in Raggruppamento/Consorzio Ordinario/GEIE, di partecipare anche in forma individuale.</w:t>
+        <w:t>è</w:t>
+      </w:r>
+      <w:r w:rsidR="008D642F" w:rsidRPr="005C53CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vietato al Concorrente, che partecipa alla procedura in Raggruppamento/Consorzio Ordinario/GEIE, di partecipare anche in forma individuale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F4710B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Corpotesto"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il medesimo divieto sussiste per i liberi professionisti, qualora partecipi</w:t>
       </w:r>
       <w:r>
@@ -7657,55 +7651,51 @@
         <w:t>odice) devono essere posseduti da:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018575C0" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008504E1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nel caso di Raggruppamento temporaneo/GEIE] </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
-        <w:t xml:space="preserve">ciascuno dei partecipanti al Raggruppamento temporaneo/GEIE con esclusione del giovane professionista che non dovrà pertanto presentare la relativa </w:t>
-[...3 lines deleted...]
-        <w:t>dichiarazione;</w:t>
+        <w:t>ciascuno dei partecipanti al Raggruppamento temporaneo/GEIE con esclusione del giovane professionista che non dovrà pertanto presentare la relativa dichiarazione;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7802E791" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008504E1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008504E1">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
@@ -7719,259 +7709,260 @@
     </w:p>
     <w:p w14:paraId="227A94F3" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="008504E1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nel caso di Consorzio stabile] </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>dal Consorzio e da ciascuno dei Consorziati indicati dal Consorzio ai fini della partecipazione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B0E340" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="008504E1">
+    <w:p w14:paraId="53B0E340" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="00323FF5">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>I requisiti d</w:t>
       </w:r>
       <w:r w:rsidRPr="0081775D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i cui all’allegato II.12, parte V dovr</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>anno essere posseduti:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440AF833" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008504E1">
+    <w:p w14:paraId="440AF833" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00323FF5">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[Nel caso di Raggruppamento temporaneo/Consorzio ordinario/GEIE] </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>da ciascun operatore economico associato, in base alla propria tipologia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E09038" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008504E1">
+    <w:p w14:paraId="73E09038" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00323FF5">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Nel caso di Consorzio stabile] </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>da ciascuno dei Consorziati indicati dal Consorzio ai fini della partecipazione</w:t>
       </w:r>
       <w:r>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0909B06E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00962668" w:rsidRDefault="008D642F" w:rsidP="008504E1">
+    <w:p w14:paraId="0909B06E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00962668" w:rsidRDefault="008D642F" w:rsidP="00383CDD">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-567"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Il requisito relativo all’iscrizione nel registro delle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>imprese tenuto dalla Camera di Commercio I</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ndustria</w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Artigianato e Agricoltura dovrà essere posseduto da:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C217A5" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008504E1">
+    <w:p w14:paraId="53C217A5" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002059F0">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-993"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A56E0">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nel caso di Raggruppamento temporaneo/GEIE] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C53CC">
+        <w:t>ciascuno dei partecipanti al Raggruppamento temporaneo/GEIE;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5811EACF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002059F0">
+      <w:pPr>
+        <w:pStyle w:val="Paragrafoelenco"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-993"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A56E0">
+        <w:rPr>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Nel caso di Consorzio ordinario] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C53CC">
+        <w:t>dal Consorzio e da ciascuno degli altri Consorziati indicati dal Consorzio ai fini della partecipazione;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4269E72F" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="005C53CC" w:rsidRDefault="008D642F" w:rsidP="008504E1">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007A56E0">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Nel caso di Raggruppamento temporaneo/GEIE] </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">[Nel caso di Consorzio stabile] </w:t>
       </w:r>
       <w:r w:rsidRPr="005C53CC">
         <w:t>dal Consorzio e da ciascuno dei Consorziati indicati dal Consorzio ai fini della partecipazione.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D6C3B2" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C53CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Per la comprova dei requisiti, la stazione appaltante acquisisce d’ufficio i documenti in possesso di pubbliche amministrazioni, previa indicazione, da parte dell’operatore economico, degli elementi indispensabili per il reperimento delle informazioni o dei dati richiesti.</w:t>
@@ -8523,51 +8514,51 @@
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Il concorrente, con un numero di occupati pari o superiore a 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
+        <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> si impegna ad assicurare, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a pena di esclusione</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, nel caso in cui fosse proclamato vincitore:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75502C3F" w14:textId="77777777" w:rsidR="00B727AB" w:rsidRPr="008D7FDF" w:rsidRDefault="00B727AB" w:rsidP="002E58EC">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:widowControl w:val="0"/>
@@ -8581,51 +8572,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>una quota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
+        <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> pari al </w:t>
       </w:r>
       <w:r w:rsidRPr="00576609">
         <w:rPr>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8667,51 +8658,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>una quota</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="11"/>
+        <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00B727AB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">pari al </w:t>
       </w:r>
       <w:r w:rsidRPr="00576609">
         <w:rPr>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8745,62 +8736,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>di occupazione femminile;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F421FA" w14:textId="2F365369" w:rsidR="00B727AB" w:rsidRPr="008175CE" w:rsidRDefault="00B727AB" w:rsidP="002E58EC">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">delle assunzioni necessarie per l'esecuzione del contratto o per la realizzazione di attività ad esso connesse o strumentali </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7FDF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBE217F" w14:textId="1999C458" w:rsidR="008D642F" w:rsidRPr="002E58EC" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E58EC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
@@ -8813,69 +8803,70 @@
         <w:t>3.2)</w:t>
       </w:r>
       <w:r w:rsidR="00B87B9B" w:rsidRPr="002E58EC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002E58EC">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Requisiti speciali di capacità economico-finanziaria e tecnico-professionali e mezzi di prova per l’affidamento dei successivi servizi di architettura e ingegneria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2817E9FE" w14:textId="0FAB618E" w:rsidR="008D642F" w:rsidRPr="002A60AD" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="2817E9FE" w14:textId="0735C72A" w:rsidR="008D642F" w:rsidRPr="002A60AD" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Trattandosi di un concorso di idee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ai sensi dell’art. 46</w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
@@ -8886,51 +8877,69 @@
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> comma 4 del codice, che non prevede </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l’affidamento al primo classificato </w:t>
       </w:r>
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dei successivi livelli della progettazione, ai concorrenti non vengono richiesti requisiti speciali di cui all’art.100, comma 1 lettere b</w:t>
+        <w:t>dei successivi livelli della progettazione, ai concorrenti non vengono richiesti requisiti speciali di cui all’art.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7D23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A60AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100, comma 1 lettere b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002A60AD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9061,51 +9070,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dallo stesso articolo, a cui si rimanda. L’operatore economico che non adempie alle richieste della stazione appaltante nel termine stabilito</w:t>
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0063041F">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
+        <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="0063041F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0063041F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>è escluso dalla procedura di gara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B7F44B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="008175CE" w:rsidRDefault="008D642F" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
@@ -9466,200 +9475,200 @@
     <w:p w14:paraId="5D32BBCC" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="008175CE" w:rsidRDefault="008D642F" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.6) Motivi di esclusione e limiti di partecipazione</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5B6C2E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="7E5B6C2E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00FC1612">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sono </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">esclusi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dal concorso i partecipanti per i quali sussistono:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14521035" w14:textId="29A01E9C" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="14521035" w14:textId="29A01E9C" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00FC1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>cause di esclusione di cui agli art</w:t>
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 94 e 95 del codice</w:t>
       </w:r>
       <w:r w:rsidR="008175CE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007474F5">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
+        <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B447F85" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="2B447F85" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00FC1612">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>divieti a contrattare con la pubblica amministrazione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCE8FB" w14:textId="1451C0C0" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="7DDCE8FB" w14:textId="1451C0C0" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00FC1612">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sono inoltre esclusi dalla partecipazione al Concorso i soggetti che potrebbero risultare favoriti a causa dell’esecuzione di prestazioni preliminari ai fini del Concorso e/o del loro coinvolgimento nella redazione del </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Disciplinare di Concorso</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> e/o nella realizzazione del Concorso e/o che potrebbero comunque influenzare le decisioni della commissione giudicatrice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EE2D2F5" w14:textId="3FA2939E" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9752,128 +9761,128 @@
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>i partner abituali di affari e di progetto delle persone di cui alla lettera a);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C79C4F3" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>d)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>i diretti superiori e i collaboratori delle persone indicate alla lettera a);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1685920B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="01C9C991" w14:textId="02BC38BC" w:rsidR="00A07249" w:rsidRDefault="008D642F" w:rsidP="00A07249">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>e)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">i dipendenti dell'Ente banditore. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D407BE7" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+        <w:t>i dipendenti dell'Ente banditore.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D407BE7" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00A07249">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="cyan"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I soggetti che avevano o hanno un rapporto di collaborazione continuativo o notorio con l’ente banditore possono partecipare solo se non risultano direttamente coinvolti nell’elaborazione del tema di Concorso. Partecipanti e giurati non potranno avere alcun contatto in merito all'oggetto del concorso per l'intera durata dello stesso, pena l'esclusione.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDE0078" w14:textId="2C995C4D" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...24 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081C32">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sono esclusi inoltre</w:t>
       </w:r>
       <w:r w:rsidR="008175CE" w:rsidRPr="008175CE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
+        <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58C4D43C" w14:textId="299A32FC" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
@@ -10199,178 +10208,182 @@
         </w:rPr>
         <w:t>Gli OOEE</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> che occupano oltre cinquanta dipendenti, che non consegnano, al momento della presentazione dell'offerta, copia dell'ultimo rapporto periodico sulla situazione del personale maschile e femminile redatto ai sensi dell’art</w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 46, decreto legislativo n. 198 del 2006, unitamente all’attestazione di conformità a quello già trasmesso alle rappresentanze sindacali aziendali e ai consiglieri regionali di parità ovvero, in mancanza di tale precedente trasmissione, unitamente all’attestazione della sua contestuale trasmissione alle rappresentanze sindacali aziendali e alla consigliera e al consigliere regionale di parità. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D50D9D" w14:textId="3B4CD5DC" w:rsidR="008D642F" w:rsidRPr="00FA2B42" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
+    <w:p w14:paraId="69D50D9D" w14:textId="3B4CD5DC" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002E58EC">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="363" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gli OOEE</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> che occupano un numero di dipendenti pari o superiore a quindici e non superiore a cinquanta, che nei dodici mesi precedenti al termine di presentazione dell’offerta hanno omesso di produrre alla </w:t>
-[...7 lines deleted...]
-        <w:t>stazione appaltante di un precedente contratto d’appalto finanziato in tutto o in parte con i fondi del PNRR o del PNC o di un precedente contratto riservato ai sensi dell’art</w:t>
+        <w:t xml:space="preserve"> che occupano un numero di dipendenti pari o superiore a quindici e non superiore a cinquanta, che nei dodici mesi precedenti al termine di presentazione dell’offerta hanno omesso di produrre alla stazione appaltante di un precedente contratto d’appalto finanziato in tutto o in parte con i fondi del PNRR o del PNC o di un precedente contratto riservato ai sensi dell’art</w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61 del codice, la relazione di cui all’art</w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 47, comma 3 del </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>decreto legge</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> n. 77 del 2021.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4803CD69" w14:textId="77777777" w:rsidR="00B54559" w:rsidRPr="00B54559" w:rsidRDefault="00B54559" w:rsidP="00B54559">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7821BE" w14:textId="42C08A30" w:rsidR="008D642F" w:rsidRPr="008175CE" w:rsidRDefault="008D642F" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc16400592"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.7) Sopralluogo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B34A77" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00676FC8" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman (Titoli CS)"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676FC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman (Titoli CS)"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[Se non è richiesto il sopralluogo] [consigliato]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3CAC45" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F161CA" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F161CA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ai fini della presente procedura, non è prevista alcuna visita dei luoghi.</w:t>
       </w:r>
@@ -10486,289 +10499,290 @@
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nel pieno rispetto dell’anonimato]</w:t>
       </w:r>
       <w:r w:rsidR="008D6BA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman (Titoli CS)"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00676FC8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="008D6BA3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman (Titoli CS)"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D4AAE57" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="008175CE" w:rsidRDefault="008D642F" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.8) Condizioni di partecipazione</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250EFFD2" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="250EFFD2" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La partecipazione al Concorso implica l’accettazione senza riserva alcuna di tutte le norme contenute nel presente </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Disciplinare e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> nella documentazione di Concorso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B78E851" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="4B78E851" w14:textId="1B57E3A4" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="78753AC6" w14:textId="4D3304EC" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Per quanto non espressamente previsto dal presente disciplinare, si fa riferimento al codice e comunque alle norme dettate dalla legislazione vigente in materia. I soggetti che partecipano alla procedura esonerano espressamente la stazione appaltante e i suoi dipendenti e collaboratori da ogni responsabilità relativa a qualsivoglia malfunzionamento o difetto relativo ai servizi di connettività necessari a raggiungere, attraverso la rete pubblica di telecomunicazioni, il sistema telematico di acquisizione delle proposte progettuali e della relativa documentazione. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78753AC6" w14:textId="341C333E" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In considerazione del congruo arco temporale reso disponibile per l’attivazione della procedura di iscrizione e l’adozione di misure di carattere tecnologico ordinariamente idonee e sufficienti, il soggetto banditore declina ogni responsabilità per l’eventuale mancato accesso al sistema telematico e/o per la mancata attivazione della procedura telematica entro il termine stabilito, derivanti da difficoltà di natura tecnica che abbiano ad accadere ai concorrenti e/o al sistema e non dipendenti dalla volontà del soggetto banditore, quali, ad esempio, a solo titolo esemplificativo e non esaustivo, difficoltà di connessione telematica al sistema derivanti dall’uso da parte dei concorrenti di sistemi informatici non idonei o utilizzati in modo inappropriato, congestione temporanea della rete internet e/o della linea di connessione al sistema telematico del concorso</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0359C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445CA57B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="00FFFF"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L’assistenza tecnica messa a disposizione potrà operare soltanto se le iscrizioni sono ancora aperte. Le richieste di assistenza che pervengono oltre l’orario di fine iscrizione non potranno essere gestite.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31453AB9" w14:textId="3950BDB5" w:rsidR="008D642F" w:rsidRPr="00FD0EC0" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="31453AB9" w14:textId="3950BDB5" w:rsidR="008D642F" w:rsidRPr="00FD0EC0" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I partecipa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ti sono invitati ad anticipare quanto più possibile l’attivazione della procedura di trasmissione degli elaborati, pur sempre nell’ambito della finestra temporale messa a disposizione.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EA9948" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="47EA9948" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD0EC0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si evidenzia che oltre i termini stabiliti delle varie chiusure delle operazioni di concorso (VEDI CALENDARIO), il sistema telematico non consentirà̀ la trasmissione di ulteriore documentazion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E074357" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="0E074357" w14:textId="2F83E85C" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00D96812">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri Light"/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nell’ambito del presente disciplinare, si intendono per istruzioni di gara, le informazioni fornite dallo stesso disciplinare e/o da altri documenti di concorso contenenti le istruzioni operative per lo svolgimento della procedura, nei quali sono definiti i dettagli inerenti </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...21 lines deleted...]
-          <w:smallCaps/>
+      <w:r w:rsidR="00913033">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l’utilizzo della piattaforma telematica e le modalità di presentazione della documentazione di gara.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F52A65" w14:textId="1C7DF340" w:rsidR="008D6BA3" w:rsidRPr="007A7CCA" w:rsidRDefault="008D6BA3" w:rsidP="007A7CCA">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc16400500"/>
-      <w:r w:rsidRPr="001830FA">
-[...2 lines deleted...]
-          <w:smallCaps/>
+      <w:r w:rsidRPr="007A7CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:smallCaps/>
+      <w:r w:rsidR="00674280" w:rsidRPr="007A7CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F497D"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="1F497D"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">informatica </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Uso della piattaforma informatica </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00074917">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="007A7CCA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:smallCaps/>
           <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>concorsiAWN</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="686857C7" w14:textId="77777777" w:rsidR="008D6BA3" w:rsidRPr="008B4F26" w:rsidRDefault="008D6BA3" w:rsidP="008D6BA3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>L’Operatore e</w:t>
@@ -10858,51 +10872,50 @@
     </w:p>
     <w:p w14:paraId="129E4897" w14:textId="77777777" w:rsidR="008D6BA3" w:rsidRPr="008B4F26" w:rsidRDefault="008D6BA3" w:rsidP="008D6BA3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ver attivato il Fascicolo Virtuale dell'Operatore Economico (FVOE)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D539714" w14:textId="77777777" w:rsidR="008D6BA3" w:rsidRPr="008B4F26" w:rsidRDefault="008D6BA3" w:rsidP="008D6BA3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -10945,50 +10958,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="73C89793" w14:textId="77777777" w:rsidR="008D6BA3" w:rsidRPr="008B4F26" w:rsidRDefault="008D6BA3" w:rsidP="008D6BA3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">la Stazione </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ppaltante dovrà verificare, attraverso la Banca Dati Nazionale dei Contratti Pubblici, il possesso dei requisiti accedendo al FVOE. A tal fine l’Operatore Economico riceverà una notifica sul sistema FVOE e dovrà fornire la propria autorizzazione alla SA nel termine di </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11105,87 +11119,87 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.11) Diritto d'autore</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="396B817C" w14:textId="0D4F2503" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="396B817C" w14:textId="0D4F2503" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00DB55F2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L’Ente banditore, con il pagamento del premio, assume la proprietà del progetto vincitore</w:t>
       </w:r>
       <w:r w:rsidR="008D6BA3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidR="008D6BA3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C534E6E" w14:textId="304B9877" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C534E6E" w14:textId="304B9877" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00DB55F2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>In ogni caso, il diritto d’autore e la proprietà intellettuale delle proposte progettuali rimangono in capo ai rispettivi autori.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4D0BD" w14:textId="5F24E5CB" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52F4D0BD" w14:textId="5F24E5CB" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00DB55F2">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="23538D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L’Ente banditore ha comunque il diritto di pubblicare le proposte progettuali dopo la conclusione del concorso, riportando i nomi dei rispettivi autori, senza riconoscere alcun compenso aggiuntivo a loro favore. Tale diritto spetta altresì agli autori che potranno pubblicare i propri elaborati senza limitazioni, comunque dopo la conclusione della procedura concorsuale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F8C964" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="008D6BA3" w:rsidRDefault="008D642F" w:rsidP="008D6BA3">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc16400502"/>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
@@ -11400,79 +11414,79 @@
       </w:r>
       <w:r w:rsidRPr="00750896">
         <w:t>già effettuato prima della scadenza del termine di presentazione dell’offerta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> In caso di mancata dimostrazione dell’avvenuto versamento, ai sensi dell’art. 1, comma 67 della L. 266/2005, la stazione appaltante </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">esclude </w:t>
       </w:r>
       <w:r>
         <w:t>il concorrente dalla procedura di gara.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B68B4F" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="007C7AF3" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C7AF3">
-        <w:lastRenderedPageBreak/>
         <w:t>La verifica del possesso dei requisiti di carattere generale, di idoneità professionale e, per il vincitore, di capacità tecnico-organizzativa ed economico-finanziaria, avviene</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> attraverso il Fascicolo Virtuale dell’Operatore Economico (FVOE); p</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7AF3">
         <w:t xml:space="preserve">ertanto, tutti i soggetti interessati a partecipare alla procedura concorsuale devono, obbligatoriamente, registrarsi al </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sopra richiamato </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7AF3">
         <w:t xml:space="preserve">sistema </w:t>
       </w:r>
       <w:r>
         <w:t>FVOE</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7AF3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030B52AF" w14:textId="107F6495" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007C7AF3">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le indicazioni operative per la registrazione nonché i termini e le regole tecniche per l'acquisizione, l'aggiornamento e la consultazione dei dati sono </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">scaricabili dal </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7AF3">
         <w:t>sito</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> web</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7AF3">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646FB626" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Collegamentoipertestuale"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -11763,119 +11777,133 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B118D">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ELABORATI GRAFICI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BAA3D8" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="05BAA3D8" w14:textId="1946E44D" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Un unico file in formato PDF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, di dimensione non superiore a </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>20 MB</w:t>
+      <w:r w:rsidR="002B7E85" w:rsidRPr="002B7E85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="004D25FD" w:rsidRPr="002B7E85">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>MB</w:t>
       </w:r>
       <w:r>
         <w:t>, composto da:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642C55D5" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>n. 1 tavola grafica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - formato A1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
+        <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, orientamento orizzontale, tecnica rappresentativa libera in bianco e nero e/o colori, stampa su una sola facciata, contenente la rappresentazione dell'idea progettuale, mediante schema planimetrico, schemi funzionali dei diversi livelli e rappresentazioni tridimensionali delle volumetrie esterne nel numero massimo di due (realizzate mediante grafica e/o immagini di plastico di studio). Per la redazione della suddetta tavola il partecipante dovrà utilizzare il fac-simile allegato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E5A758" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11884,72 +11912,104 @@
         <w:t xml:space="preserve">Tutti i suddetti files NON dovranno contenere riferimenti, palesi e/o occulti, all’autore. Si raccomanda di prestare particolare attenzione alle proprietà e ai metadati dei singoli file PDF. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C51A213" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tutti i suddetti files NON dovranno essere crittati.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C39B35" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="12C39B35" w14:textId="5A04ED7C" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Il partecipante dovrà inserire il numero della tavola e il codice alfanumerico prescelto, da porre in alto a destra, senza modificare posizione e caratteri rispetto ai fac-simile</w:t>
+        <w:t>Il partecipante dovrà inserire il numero della tavola e il codice alfanumerico</w:t>
+      </w:r>
+      <w:r w:rsidR="004D25FD">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D25FD" w:rsidRPr="002B7E85">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>assegnato dalla piattaforma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7E85">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, da porre in alto a destra, senza modificare posizione e caratteri ri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>spetto ai fac-simile</w:t>
       </w:r>
       <w:r w:rsidRPr="00566D3B">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Elaborati difformi dalle sopracitate specifiche o che contengano elementi riconoscitivi (quali titoli, loghi, motti, etc.) che potrebbero ricondurre alla paternità della proposta ideativa, comporteranno l'esclusione dal concorso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7525EDBC" w14:textId="1021D584" w:rsidR="008D642F" w:rsidRPr="008D6BA3" w:rsidRDefault="008D642F" w:rsidP="008D6BA3">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
@@ -12060,125 +12120,131 @@
     </w:p>
     <w:p w14:paraId="0C63FF7A" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="00137447" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>Istanza di pa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000249CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>rtecipazione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000249CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con accettazione delle norme contenute nel presente disciplinare</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000249CF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>in formato PDF, della dimensione massima di 5 MB e firmata digitalmente (es. formato P7m) da tutti i soggetti abilitati a impegnare giuridicamente l’operatore economico e/o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gli operatori economici (non deve essere prodotto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Istanza di pa</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> gli operatori economici (non deve essere prodotto alcun archivio digitale firmato digitalmente) </w:t>
+        <w:t xml:space="preserve">alcun archivio digitale firmato digitalmente) </w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">[Tra le dichiarazioni rese ai sensi del DPR 445/2000, l’istanza contiene anche quella riguardante </w:t>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>l’utilizzo o il non utilizzo dell’Intelligenza Artificiale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00760CCB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B73515">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidRPr="00137447">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734C91D5" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="00DC3954" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -12429,345 +12495,377 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc16400595"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.3) Richiesta chiarimenti e comunicazioni</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="026335E4" w14:textId="011308DF" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="026335E4" w14:textId="011308DF" w:rsidR="008D642F" w:rsidRPr="00AC66BF" w:rsidRDefault="008D642F" w:rsidP="00AC66BF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC66BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Le richieste di chiarimento possono essere inoltrate esclusivamente secondo la procedura prevista nel sito web del concorso all’indirizzo </w:t>
       </w:r>
-      <w:r w:rsidR="002E58EC" w:rsidRPr="002E58EC">
+      <w:r w:rsidR="002E58EC" w:rsidRPr="00AC66BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>https://www.concorsiawn.it/</w:t>
-[...28 lines deleted...]
-      <w:r>
+        <w:t>https://www.concorsiawn.it/_____/quesiti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, entro il termine indicato nel calendario. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33172C1E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="33172C1E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00AC66BF" w:rsidRDefault="008D642F" w:rsidP="00AC66BF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AC66BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le risposte saranno pubblicate, a cura del RUP, sul sito web di cui al paragrafo 1.3, entro i termini stabiliti in calendario. Tali risposte, unitamente ai quesiti posti, faranno parte integrante del presente bando.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F62135" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
+    <w:p w14:paraId="3B9A1988" w14:textId="1C89764C" w:rsidR="004D25FD" w:rsidRPr="00AC66BF" w:rsidRDefault="004D25FD" w:rsidP="00AC66BF">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc16400596"/>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tutte le comunicazioni tra stazione appaltante e operatori economici si intendono validamente ed efficacemente effettuate qualora rese attraverso il sito del concorso. Si ricorda di non inserire all’interno dei quesiti dat</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AB4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i di alcun tipo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>che possa</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AB4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minare l’anonimato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2144A87C" w14:textId="308E0D2D" w:rsidR="004D25FD" w:rsidRDefault="004D25FD" w:rsidP="00AC66BF">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non costituiscono richieste di chiarimenti quelle concernenti </w:t>
+      </w:r>
+      <w:r w:rsidR="001A5F7B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>e procedure FVOE, risolvibili attraverso l’assistenza tecnica</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87CD2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-specialistica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> messa a disposizione dall’ANAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00881D1A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mentre </w:t>
+      </w:r>
+      <w:r w:rsidR="00A24F4D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>er qualsiasi necessità di tipo tecnico-operativo, come ad esempio problemi durante la fase di caricamento del materiale di concorso</w:t>
+      </w:r>
+      <w:r w:rsidR="00224808">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> è possibile contattare l’assistenza tecnica della piattaforma all’indirizzo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00AC66BF">
+          <w:rPr>
+            <w:rStyle w:val="Collegamentoipertestuale"/>
+          </w:rPr>
+          <w:t>assistenza.concorsi@diginetica.it</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AC66BF">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CBD319" w14:textId="1EFB5AAC" w:rsidR="008D642F" w:rsidRPr="008D6BA3" w:rsidRDefault="008D642F" w:rsidP="004D25FD">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6BA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.4) Modalità di consegna elaborati progettuali e documentazione amministrativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306E17E9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Tutte le comunicazioni tra stazione appaltante e operatori economici si intendono validamente ed efficacemente effettuate qualora rese attraverso il sito del concorso. Si ricorda di non inserire all’interno dei quesiti qualsiasi dato che possa minare l’anonimato.</w:t>
-[...70 lines deleted...]
-    <w:p w14:paraId="306E17E9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:t xml:space="preserve">La consegna degli elaborati progettuali e della documentazione amministrativa potrà avvenire esclusivamente secondo la procedura prevista nel sito web del concorso, entro il termine indicato nel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>calendario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A981778" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w14:paraId="0A981778" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:r w:rsidRPr="00030404">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Il sistema telematico, a conferma del corretto completamento della procedura, renderà disponibile nell’area riservata dell’Operatore Economico una nota di avvenuta ricezione dei documenti e degli elaborati trasmessi, che varrà da riscontro per il partecipante. La ricevuta di iscrizione rimarrà disponibile fino al termine della procedura.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C9178F" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030404">
-[...6 lines deleted...]
-    <w:p w14:paraId="07C9178F" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Affinché l’iscrizione al concorso sia valida, sarà necessario compilare correttamente tutti i campi obbligatori indicati o contrassegnati con l’asterisco sul modulo online e premere sul pulsante “Invia iscrizione” entro il giorno e ora indicati</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F03CA1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48998EEF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Attenzione</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: fa fede l’orario in cui viene premuto il pulsante “Invia iscrizione”, non quello di apertura della pagina. Se il pulsante viene premuto oltre l’orario indicato (ora italiana) l’iscrizione non andrà a buon fine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460D3353" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="007953F0" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...41 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007953F0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>È possibile cancellare la propria iscrizione e ripeterla, purch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="007953F0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrambe le procedure avvengano entro l’orario indicato per la chiusura delle iscrizioni. Oltre il giorno e l'ora indicati, non è possibile ripetere un'iscrizione non andata a buon fine, indipendentemente dalla motivazione. L'orario è tassativo e si riferisce al server della piattaforma concorsi configurato con sincronizzazione con un server NTP (Network Time </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007953F0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Protocol</w:t>
       </w:r>
@@ -12807,55 +12905,55 @@
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc16400511"/>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1) Commissione giudicatrice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="08028AD5" w14:textId="73D3004C" w:rsidR="008D642F" w:rsidRPr="00F74EF1" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+    <w:p w14:paraId="08028AD5" w14:textId="73D3004C" w:rsidR="008D642F" w:rsidRPr="00F74EF1" w:rsidRDefault="008D642F" w:rsidP="00903C02">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La Commissione giudicatrice, nel proseguo “commissione”, è nominata dall’ente banditore subito dopo la scadenza del termine di presentazione degli elaborati (iscrizione al concorso), secondo criteri di trasparenza e competenza. La commissione </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sarà</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> composta da un numero dispari di componenti </w:t>
@@ -12864,54 +12962,54 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[da tre a cinque]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri,Bold" w:hAnsi="Calibri,Bold"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esperti nello specifico oggetto del concorso, individuati dai soggetti sotto-riportati. Almeno un terzo dei membri della commissione dovranno essere in possesso della qualifica professionale o di qualifica equivalente a quella richiesta ai partecipanti del concorso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6494BFCE" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+    <w:p w14:paraId="6494BFCE" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00903C02">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E290C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[a titolo esemplificativo]</w:t>
       </w:r>
       <w:r w:rsidRPr="009B33C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -13003,51 +13101,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">esperto dell'oggetto del concorso designato su proposta dell'Ordine APPC della Provincia di </w:t>
       </w:r>
       <w:r w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
+        <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C23CA01" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -13159,261 +13257,255 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">(esperto dell’oggetto del concorso, individuato da </w:t>
       </w:r>
       <w:r w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD350C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EFA6CC" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="001248FE" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+    <w:p w14:paraId="46EFA6CC" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="001248FE" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMBRI SUPPLENTI: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per ogni titolare, il soggetto che lo ha nominato individua anche un supplente con analoghe caratteristiche professionali.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB8A858" w14:textId="7A9CA259" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+    <w:p w14:paraId="5AB8A858" w14:textId="7A9CA259" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc16400512"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In capo ai commissari non devono sussistere cause ostative ai sensi dell’art. 93, comma 5 del codice. A tal fine, i commissari, al momento dell’accettazione dell’incarico, ai sensi dell’art. 47 del DPR 445/2000, dichiarano l’inesistenza delle cause di astensione e incompatibilit</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> di cui al</w:t>
       </w:r>
       <w:r w:rsidR="00BB5614">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lo stesso </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>art. 93, comma 5.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791F1A92" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+    <w:p w14:paraId="2F733283" w14:textId="77777777" w:rsidR="00903A67" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="394B54BE" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>La commissione è responsabile della valutazione degli elaborati presentati sia per la prima che per la seconda fase e può lavorare anche a distanza, con procedure telematiche che assicurino la riservatezza delle comunicazioni. La valutazione avviene esclusivamente sulla base dei criteri specificati nel presente disciplinare, nel pieno rispetto dell’anonimato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394B54BE" w14:textId="041EDF8F" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>La decisione della commissione è vincolante per l'Ente banditore che, previa verifica dei requisiti di carattere generale e di idoneit</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> professionale dei partecipanti, approver</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> la graduatoria finale, mediante apposito provvedimento amministrativo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FEC0B0" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+    <w:p w14:paraId="19FEC0B0" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>La Commissione Giudicatrice dovr</w:t>
       </w:r>
       <w:r w:rsidRPr="00C934A5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> concludere i propri lavori entro i termini fissati dal calendario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D32D43C" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00BB5614">
+    <w:p w14:paraId="5D32D43C" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRDefault="009B33C8" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Per quant’altro non espressamente specificato, la commissione farà riferimento alle prescrizioni di cui all’art. 93 del codice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6EB8DC" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -13676,602 +13768,602 @@
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> - fino a </w:t>
       </w:r>
       <w:r w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidRPr="00203949">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> punti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5E2763" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00624EB2" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+    <w:p w14:paraId="2D5E2763" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00624EB2" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La valutazione degli elaborati di concorso avviene attraverso vagli critici successivi per ciascuno dei criteri sopraelencati. Il risultato sarà motivato con l’assegnazione di punteggi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e definizione di graduatoria finale </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relativa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00624EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ai cinque elaborati individuati con il punteggio più alto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1019CB39" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00624EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Commissione giudicatrice individuerà inoltre ulteriori proposte progettuali (fino ad un massimo dei successivi </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00624EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00624EB2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificati), da menzionare quali meritevoli, senza formazione di graduatoria, da considerarsi pertanto ex-aequo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4895FD68" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Della procedura di valutazione sarà redatto apposito verbale che verrà pubblicato entro il termine indicato nel calendario sul sito web del concorso.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p w14:paraId="3D27655C" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00466">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5.3) Premi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B684773" w14:textId="3A2A8B82" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il concorso si concluderà con una graduatoria di merito e con la distribuzione del montepremi, che ammonta complessivamente a € </w:t>
+      </w:r>
+      <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A89D620" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="1019CB39" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tale montepremi sarà distribuito mediante l’assegnazione dei seguenti premi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E8712C" w14:textId="0B8960D1" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">La Commissione giudicatrice individuerà inoltre ulteriori proposte progettuali (fino ad un massimo dei successivi </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premio per il </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00624EB2">
-[...3 lines deleted...]
-        <w:t>10</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1°</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00624EB2">
-[...6 lines deleted...]
-    <w:p w14:paraId="4895FD68" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: € </w:t>
+      </w:r>
+      <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144AA63D" w14:textId="1E52298F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="2B684773" w14:textId="3A2A8B82" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premio per il </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: € </w:t>
+      </w:r>
+      <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED83261" w14:textId="149ADBFF" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Il concorso si concluderà con una graduatoria di merito e con la distribuzione del montepremi, che ammonta complessivamente a € </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premio per il </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="5A89D620" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171159E7" w14:textId="41275CDB" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-          <w:color w:val="C00000"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premio per il </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>4°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> classificato</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: € </w:t>
+      </w:r>
+      <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:vertAlign w:val="superscript"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="74E8712C" w14:textId="0B8960D1" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB2C245" w14:textId="766DCD8F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Premio per il </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>1°</w:t>
+        <w:t>5°</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
-      <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
+      <w:r w:rsidR="009D5862" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="144AA63D" w14:textId="1E52298F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D39241" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002C566C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="0ED83261" w14:textId="149ADBFF" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>I suddetti importi, intesi al netto di oneri previdenziali e I.V.A., saranno liquidati entro 60 gg. a decorrere dalla data di esecutività del provvedimento amministrativo di approvazione della graduatoria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9EA280" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002C566C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="171159E7" w14:textId="41275CDB" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Avranno diritto al premio solo i concorrenti che conseguiranno un punteggio non inferiore a 40/100. Le economie derivanti dall’eventuale non assegnazione di un premio, saranno equamente redistribuite in favore dei premiati.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CCEF00" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002C566C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...156 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Agli autori di tutte le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">proposte meritevoli </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -14354,108 +14446,108 @@
     <w:p w14:paraId="6AF9BF6B" w14:textId="0276A76D" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.4) Graduatoria provvisoria - verifica requisiti dei concorrenti premiati - Graduatoria definitiva</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3165B5" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+    <w:p w14:paraId="0A3165B5" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00011628">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Con la redazione della graduatoria provvisoria, la commissione giudicatrice </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">chiude le operazioni </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>concorsuali</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> e trasmette al RUP tutti gli atti e documenti della gara ai fini dei successivi adempimenti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241791B8" w14:textId="4B6EC44C" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+    <w:p w14:paraId="241791B8" w14:textId="4B6EC44C" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00011628">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La stazione appaltante procede, entro cinque giorni, alle comunicazioni di cui all’art. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -14511,57 +14603,57 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373E05D4" w14:textId="6E58457D" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="373E05D4" w14:textId="6E58457D" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00011628">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> soggetti premiati </w:t>
@@ -14674,54 +14766,54 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">invita, se necessario, i partecipanti a completare o a fornire, entro un termine di </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> giorni, chiarimenti in ordine al contenuto dei certificati e documenti presentati.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61726284" w14:textId="6BA2556B" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="61726284" w14:textId="6BA2556B" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00011628">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
+        <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -14887,51 +14979,51 @@
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc16400603"/>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6.1) Successi livelli della progettazione</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="4F3DBEDC" w14:textId="0B85C2D6" w:rsidR="008D642F" w:rsidRPr="00DE2E8C" w:rsidRDefault="00BB5614" w:rsidP="00BB5614">
+    <w:p w14:paraId="4F3DBEDC" w14:textId="6B8983F6" w:rsidR="008D642F" w:rsidRPr="00DE2E8C" w:rsidRDefault="00BB5614" w:rsidP="00BB5614">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -15173,51 +15265,51 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a inviti, </w:t>
       </w:r>
       <w:r w:rsidR="00BC1CB0" w:rsidRPr="00BC1CB0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>riservato ai premiati del presente</w:t>
       </w:r>
       <w:r w:rsidR="008B6B54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> del presente concorso di idee</w:t>
+        <w:t xml:space="preserve"> concorso di idee</w:t>
       </w:r>
       <w:r w:rsidR="008D642F" w:rsidRPr="00DE2E8C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECFDDAF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -15373,221 +15465,209 @@
     <w:p w14:paraId="7529963B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.1) Trattamento dei dati personali</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57753E1B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
+    <w:p w14:paraId="57753E1B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">I dati raccolti saranno trattati, anche con strumenti informatici, ai sensi del decreto legislativo 30 giugno 2003, n. 196 e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s.m.i.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> e del Regolamento (CE) 27 aprile 2016, n. 2016/679/UE, esclusivamente nell’ambito della procedura cui si riferisce il presente disciplinare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47DC8892" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+    <w:p w14:paraId="47DC8892" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ai sensi dell’art. 71 del D.P.R. n. 445/2000, gli enti banditori hanno facoltà di effettuare idonei controlli a campione e, comunque, in tutti i casi in cui sorgessero dubbi sulla veridicità delle dichiarazioni sostitutive rese ai fini della partecipazione al concorso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9D9331" w14:textId="77777777" w:rsidR="00E65582" w:rsidRDefault="00E65582" w:rsidP="00F00466">
+    <w:p w14:paraId="70F16A17" w14:textId="77777777" w:rsidR="00D50253" w:rsidRDefault="00D50253" w:rsidP="008054B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72701F0E" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>7.2) Pubblicazione del bando</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52644A01" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="52644A01" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Attraverso la piattaforma certificata su cui viene bandito il concorso, il bando sarà pubblicato nella </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t xml:space="preserve">Banca </w:t>
       </w:r>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t xml:space="preserve">ati </w:t>
       </w:r>
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t xml:space="preserve">azionale dei </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t xml:space="preserve">ontratti </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t>ubblici</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, nel rispetto delle norme vigenti </w:t>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="23"/>
+        <w:footnoteReference w:id="20"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF0329">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">trasmesso alla Gazzetta Ufficiale della Comunità Europea </w:t>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="24"/>
+        <w:footnoteReference w:id="21"/>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C77F42F" w14:textId="1B6D29B8" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C77F42F" w14:textId="1B6D29B8" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La stazione appaltante provvede alla pubblicazione sul proprio profilo (http//www.</w:t>
       </w:r>
       <w:r w:rsidR="009D5862" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:t>) e può valutare altre forme di diffusione</w:t>
       </w:r>
       <w:r w:rsidRPr="00547B3E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50DF9786" w14:textId="27748C1C" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
@@ -15683,51 +15763,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> un interesse transfrontaliero certo</w:t>
       </w:r>
       <w:r w:rsidR="00F00466">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0033384D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="25"/>
+        <w:footnoteReference w:id="22"/>
       </w:r>
       <w:r w:rsidRPr="00C82CA2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AA3706" w14:textId="0FAC20D2" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
@@ -15974,78 +16054,78 @@
         </w:rPr>
         <w:t>IL RUP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4B411C" w14:textId="6E42CA9A" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D642F" w:rsidSect="006C3172">
-      <w:headerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1263" w:right="1134" w:bottom="993" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4812F6B7" w14:textId="77777777" w:rsidR="00A30EF5" w:rsidRDefault="00A30EF5">
+    <w:p w14:paraId="50F16C93" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13DC0CC0" w14:textId="77777777" w:rsidR="00A30EF5" w:rsidRDefault="00A30EF5">
+    <w:p w14:paraId="04E16923" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16129,126 +16209,114 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Liberation Sans">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri (Corpo)">
-    <w:panose1 w:val="00000000000000000000"/>
-[...6 lines deleted...]
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Titoli CS)">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri,Bold">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B719CF7" w14:textId="3FC75BDB" w:rsidR="006C3172" w:rsidRPr="006C3172" w:rsidRDefault="006C3172">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="1" w:color="622423"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C3172">
       <w:rPr>
         <w:b/>
@@ -16366,63 +16434,63 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00056C40">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73C7E090" w14:textId="77777777" w:rsidR="00A30EF5" w:rsidRDefault="00A30EF5">
+    <w:p w14:paraId="09A08448" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E597BE9" w14:textId="77777777" w:rsidR="00A30EF5" w:rsidRDefault="00A30EF5">
+    <w:p w14:paraId="798C5E7B" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6C0CF609" w14:textId="4B970F25" w:rsidR="006C3172" w:rsidRPr="00B55D77" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
@@ -16511,402 +16579,120 @@
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> comma 1</w:t>
       </w:r>
       <w:r w:rsidR="00334430">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> lettere b) e c).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="48479DEC" w14:textId="2B73BF72" w:rsidR="006C3172" w:rsidRPr="00B55D77" w:rsidRDefault="006C3172" w:rsidP="00F00466">
+    <w:p w14:paraId="48479DEC" w14:textId="2B73BF72" w:rsidR="00AA60C8" w:rsidRPr="00B55D77" w:rsidRDefault="00AA60C8" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DA05B6">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Si sottolinea che la documentazione di gara deve essere esaustiva, in modo da non rendere necessario il sopralluogo, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>che è in ogni caso sconsigliato, in quanto riduttivo della concorrenza.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B55D77">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nei casi in cui nel disciplinare venga prescritto il sopralluogo, il RUP dovrà consentirne lo svolgimento nel pieno rispetto dell’anonimato dei concorrenti.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="7E823AE0" w14:textId="06C4C7EE" w:rsidR="006C3172" w:rsidRPr="00DA05B6" w:rsidRDefault="006C3172" w:rsidP="00F00466">
-[...280 lines deleted...]
-  <w:footnote w:id="6">
     <w:p w14:paraId="33B246CE" w14:textId="11C43891" w:rsidR="006C3172" w:rsidRPr="00F57703" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B727AB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -16960,51 +16746,51 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57703">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tabella A)</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="4">
     <w:p w14:paraId="59530F72" w14:textId="3158C20E" w:rsidR="006C3172" w:rsidRPr="006B4F1B" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00B727AB">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F57703">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
@@ -17014,85 +16800,85 @@
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F57703">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>In relazione all’oggetto del concorso, inserire le professionalità necessarie a sviluppare le proposte ideative richieste</w:t>
       </w:r>
       <w:r w:rsidR="00B727AB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="5D1EAF42" w14:textId="1ECBF6E2" w:rsidR="006C3172" w:rsidRPr="00D56DCF" w:rsidRDefault="006C3172" w:rsidP="00F00466">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="5D1EAF42" w14:textId="24C91207" w:rsidR="006C3172" w:rsidRPr="00D56DCF" w:rsidRDefault="006C3172" w:rsidP="006538F4">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00013CF7">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B87B9B">
+      <w:r w:rsidR="006538F4">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">ruppo </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
@@ -17120,51 +16906,51 @@
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">nteresse </w:t>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>conomico.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
+  <w:footnote w:id="6">
     <w:p w14:paraId="41A887CE" w14:textId="5492069D" w:rsidR="00B727AB" w:rsidRPr="00D56DCF" w:rsidRDefault="00B727AB" w:rsidP="008175CE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="916"/>
           <w:tab w:val="left" w:pos="1832"/>
           <w:tab w:val="left" w:pos="2748"/>
           <w:tab w:val="left" w:pos="3664"/>
           <w:tab w:val="left" w:pos="4580"/>
           <w:tab w:val="left" w:pos="5496"/>
           <w:tab w:val="left" w:pos="6412"/>
           <w:tab w:val="left" w:pos="7328"/>
           <w:tab w:val="left" w:pos="8244"/>
           <w:tab w:val="left" w:pos="9160"/>
           <w:tab w:val="left" w:pos="10076"/>
           <w:tab w:val="left" w:pos="10992"/>
           <w:tab w:val="left" w:pos="11908"/>
           <w:tab w:val="left" w:pos="12824"/>
           <w:tab w:val="left" w:pos="13740"/>
           <w:tab w:val="left" w:pos="14656"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -17248,171 +17034,172 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Gli operatori economici che occupano un numero pari o superiore a quindici dipendenti sono tenuti, entro sei mesi dalla conclusione del contratto, a consegnare alla stazione appaltante una relazione che chiarisca l'avvenuto assolvimento degli obblighi previsti a carico delle imprese dalla legge 12 marzo 1999, n. 68, e illustri eventuali sanzioni e provvedimenti imposti a carico delle imprese nel triennio precedente la data di scadenza della presentazione delle offerte. L'operatore economico è altresì tenuto a trasmettere la relazione alle rappresentanze sindacali aziendali.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w14:paraId="2A91C74C" w14:textId="6BC74CDB" w:rsidR="00B727AB" w:rsidRPr="00D56DCF" w:rsidRDefault="00B727AB" w:rsidP="008175CE">
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2A91C74C" w14:textId="6BC74CDB" w:rsidR="00B727AB" w:rsidRPr="00D56DCF" w:rsidRDefault="00B727AB" w:rsidP="00427AD2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008504E1">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D56DCF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>La quota percentuale scelta, deve essere almeno pari al 30 per cento, ovvero inferiore; in tal caso le stazioni appaltanti motivano le ragioni della deroga, richiamando espressamente la determina a contrarre o l’atto immediatamente esecutivo della stessa ovvero l’atto espresso del responsabile della stazione appaltante adottato prima o contestualmente all'avvio della procedura ad evidenza pubblica, contenenti adeguata e specifica motivazione della deroga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
-    <w:p w14:paraId="359768AE" w14:textId="54307162" w:rsidR="00B727AB" w:rsidRPr="008175CE" w:rsidRDefault="00B727AB" w:rsidP="008175CE">
+  <w:footnote w:id="8">
+    <w:p w14:paraId="359768AE" w14:textId="0AAE23D6" w:rsidR="00B727AB" w:rsidRPr="008175CE" w:rsidRDefault="00B727AB" w:rsidP="008175CE">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Vedi nota </w:t>
       </w:r>
-      <w:r w:rsidR="008175CE">
+      <w:r w:rsidR="00D904C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="9">
     <w:p w14:paraId="0C97AC49" w14:textId="0500D5DB" w:rsidR="00B727AB" w:rsidRPr="008175CE" w:rsidRDefault="00B727AB" w:rsidP="00F00466">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
@@ -17446,51 +17233,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>guida approvate con Decreto ministeriale della Presidenza del Consiglio dei Ministri, Dipartimento delle pari opportunità, del 7 dicembre 2021 (Adozione delle linee guida volte a favorire la pari opportunità di genere e generazionali, nonché l'inclusione lavorativa delle persone con disabilità nei contratti pubblici finanziati con le risorse del PNRR e del PNC), pubblicato nella Gazzetta Ufficiale del 30 dicembre 2021, n. 309 e delle linee guida adottate ai sensi dell’art</w:t>
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, comma 8, dell’allegato II.3 al codice].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
+  <w:footnote w:id="10">
     <w:p w14:paraId="7D36566F" w14:textId="3B1694B6" w:rsidR="006C3172" w:rsidRPr="008175CE" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -17502,51 +17289,51 @@
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B87B9B" w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Non inferiore a cinque e non superiore a dieci giorni.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
+  <w:footnote w:id="11">
     <w:p w14:paraId="289EC9E6" w14:textId="2D684F5F" w:rsidR="006C3172" w:rsidRPr="008175CE" w:rsidRDefault="006C3172" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008175CE">
@@ -17931,51 +17718,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 97 del </w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>odice al fine di decidere sull’esclusione.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
+  <w:footnote w:id="12">
     <w:p w14:paraId="3E20CCD1" w14:textId="2B455CB4" w:rsidR="006C3172" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:b/>
           <w:bCs/>
@@ -17997,97 +17784,97 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vedi condizioni di esclusione di cui all’art. 68</w:t>
       </w:r>
       <w:r w:rsidR="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> commi 14 e 15 del codice.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
+  <w:footnote w:id="13">
     <w:p w14:paraId="0B5E53E8" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="00316445" w:rsidRDefault="006C3172" w:rsidP="008D6BA3">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006C3172">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316445">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Si sottolinea che la documentazione di gara deve essere esaustiva, in modo da non rendere necessario il sopralluogo obbligatorio, che è in ogni caso sconsigliato, in quanto riduttivo della concorrenza. Nei casi in cui nel disciplinare venga prescritto il sopralluogo, il RUP dovrà consentirne lo svolgimento nel pieno rispetto dell’anonimato dei concorrenti.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
+  <w:footnote w:id="14">
     <w:p w14:paraId="23EC8347" w14:textId="27E690AD" w:rsidR="006C3172" w:rsidRPr="005B76E1" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00013CF7">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00316445">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:color w:val="C00000"/>
@@ -18127,51 +17914,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00316445">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidR="002E58EC">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00316445">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> comma 3 del codice.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
+  <w:footnote w:id="15">
     <w:p w14:paraId="43750B7E" w14:textId="174EDEF7" w:rsidR="006C3172" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00036DF2">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
@@ -18231,102 +18018,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, </w:t>
       </w:r>
       <w:r w:rsidRPr="00323CF4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>anche il numero della tavola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="19">
-    <w:p w14:paraId="5AFA5D7E" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="001248FE" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
+  <w:footnote w:id="16">
+    <w:p w14:paraId="5AFA5D7E" w14:textId="1758F129" w:rsidR="009B33C8" w:rsidRPr="001248FE" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA28D4">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001248FE">
+      <w:r w:rsidR="00002E5C" w:rsidRPr="00F77CAB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Se nell’elaborazione dell’idea progettuale il concorrente si è avvalso dei sistemi di intelligenza artificiale, unitamente alla documentazione di cui al paragrafo 4.2, deve produrre una dichiarazione, resa ai sensi del DPR 445/2000, sulla tipologia di IA utilizzata, assicurando comunque la prevalenza del lavoro intellettuale, il controllo e la verifica dei risultati ottenuti e garantendo che l’uso di tali sistemi è avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). Nel caso contrario deve essere comunque allegata analoga dichiarazione sul “NON uso dell’Intelligenza Artificiale”.</w:t>
+        <w:t>La dichiarazione</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, contenuta nell’istanza di partecipazione, relativa all’uso </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ell’</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="00F77CAB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>intelligenza artificiale comprende</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i seguenti aspetti: -</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipologia di IA utilizzata</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prevalenza d</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lavoro intellettuale</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>; -</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> controllo e verifica dei risultati ottenuti</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; - garanzia </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">che l’uso di tali sistemi </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sia </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">avvenuto nel pieno rispetto del Regolamento UE 2024/1689, della legge n. 132 del 2025 e della vigente normativa sul trattamento e protezione dei dati (Regolamento UE 2016/679, decreto legislativo 196/2003). </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Nel caso, tramite la stessa istanza di partecipazione è altresì possibile dichiarare</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="00320BF7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00002E5C" w:rsidRPr="001248FE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>l “NON uso dell’Intelligenza Artificiale”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="20">
+  <w:footnote w:id="17">
     <w:p w14:paraId="69D43358" w14:textId="77777777" w:rsidR="009B33C8" w:rsidRPr="00400C48" w:rsidRDefault="009B33C8" w:rsidP="009B33C8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
@@ -18336,51 +18283,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006C76AA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00400C48">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Si tratta dell’Ordine APPC direttamente interessato per territorio dall’oggetto del concorso.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="21">
+  <w:footnote w:id="18">
     <w:p w14:paraId="3AD391CF" w14:textId="13F68F25" w:rsidR="006C3172" w:rsidRPr="009D5862" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009D5862">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -18425,211 +18372,218 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5862">
         <w:rPr>
           <w:color w:val="C00000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(allegare il calcolo)</w:t>
       </w:r>
       <w:r w:rsidRPr="009D5862">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="22">
+  <w:footnote w:id="19">
     <w:p w14:paraId="618D8E49" w14:textId="74DE392F" w:rsidR="006C3172" w:rsidRPr="00F1586C" w:rsidRDefault="006C3172" w:rsidP="009B33C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009D5862">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5862">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Il montepremi verrà ripartito tra i premiati in quota proporzionale in relazione alla classifica.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="23">
-    <w:p w14:paraId="0E98696E" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="00F00466" w:rsidRDefault="006C3172" w:rsidP="00F00466">
+  <w:footnote w:id="20">
+    <w:p w14:paraId="0E98696E" w14:textId="2CCCC185" w:rsidR="006C3172" w:rsidRPr="00F00466" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F00466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7572">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F00466">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dal 1° gennaio 2024 hanno acquistano efficacia gli artt. 27, 81, 83, 84 e 85 del codice. Si riporta, in particolare, il testo dell’art. 27, comma 1: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>“1. La pubblicità degli atti è garantita dalla Banca dati nazionale dei contratti pubblici, mediante la trasmissione dei dati all’Ufficio delle pubblicazioni dell’Unione europea e la loro pubblicazione ai sensi degli artt. 84 e 85, secondo quanto definito dal provvedimento di cui al comma 4 del presente articolo”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="24">
-    <w:p w14:paraId="08114B73" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="00F00466" w:rsidRDefault="006C3172" w:rsidP="00F00466">
+  <w:footnote w:id="21">
+    <w:p w14:paraId="08114B73" w14:textId="7915F617" w:rsidR="006C3172" w:rsidRPr="00F00466" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:b/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> -</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F00466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7572">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Solo in caso di valore complessivo dell’appalto sia pari o superiore alle soglie comunitarie di cui all’art. 14 del codice (al netto di oneri previdenziali e IVA).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="25">
+  <w:footnote w:id="22">
     <w:p w14:paraId="1A882DE2" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="00F00466" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="popolo"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rStyle w:val="Caratteredellanota"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -18709,101 +18663,101 @@
         <w:tabs>
           <w:tab w:val="clear" w:pos="786"/>
           <w:tab w:val="num" w:pos="-1276"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>progettazione opere di particolare interesse “oltre frontiera”.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="717C4BBD" w14:textId="77777777" w:rsidR="006C3172" w:rsidRDefault="006C3172" w:rsidP="001348A3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2A4BEBDF" w14:textId="0B4F04EA" w:rsidR="006C3172" w:rsidRPr="00E47F4E" w:rsidRDefault="006C3172" w:rsidP="001348A3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E47F4E">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>LOGO STAZIONE APPALTANTE</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="000EC7A2" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="001348A3" w:rsidRDefault="006C3172" w:rsidP="001348A3">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2013FB18" w14:textId="20BD38BE" w:rsidR="006C3172" w:rsidRDefault="006C3172">
     <w:pPr>
       <w:pStyle w:val="Intestazione"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="it-IT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61DE3B70" wp14:editId="1636912A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-76200</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-119380</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3344545" cy="935990"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Immagine 11" descr="Immagine che contiene testo, Carattere, simbolo, logo&#10;&#10;Descrizione generata automaticamente"/>
@@ -18833,51 +18787,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3344545" cy="935990"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b/>
         <w:bCs/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
@@ -21519,495 +21473,581 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E3FB1"/>
+    <w:rsid w:val="00002E5C"/>
     <w:rsid w:val="00007EC9"/>
+    <w:rsid w:val="00011628"/>
     <w:rsid w:val="00013476"/>
     <w:rsid w:val="00013CF7"/>
     <w:rsid w:val="00013DE8"/>
     <w:rsid w:val="00015801"/>
     <w:rsid w:val="000312D3"/>
     <w:rsid w:val="00036DF2"/>
     <w:rsid w:val="000519FC"/>
     <w:rsid w:val="00056C40"/>
+    <w:rsid w:val="00057AB4"/>
     <w:rsid w:val="00061458"/>
     <w:rsid w:val="00062F87"/>
     <w:rsid w:val="00074917"/>
     <w:rsid w:val="00081C32"/>
     <w:rsid w:val="000826CC"/>
     <w:rsid w:val="00084227"/>
     <w:rsid w:val="000846B1"/>
     <w:rsid w:val="00084AEC"/>
     <w:rsid w:val="00087410"/>
     <w:rsid w:val="00087890"/>
     <w:rsid w:val="000A21F4"/>
     <w:rsid w:val="000A3556"/>
     <w:rsid w:val="000A69F6"/>
+    <w:rsid w:val="000A7572"/>
     <w:rsid w:val="000B0443"/>
     <w:rsid w:val="000B61A0"/>
     <w:rsid w:val="000C2A6B"/>
     <w:rsid w:val="000C34EA"/>
     <w:rsid w:val="000C38D5"/>
     <w:rsid w:val="000C3A8F"/>
     <w:rsid w:val="000C5E14"/>
     <w:rsid w:val="000C7489"/>
     <w:rsid w:val="000D7851"/>
+    <w:rsid w:val="000E4892"/>
+    <w:rsid w:val="000E49D4"/>
     <w:rsid w:val="000E7075"/>
     <w:rsid w:val="000E7A22"/>
     <w:rsid w:val="000F2CDD"/>
     <w:rsid w:val="001047EE"/>
     <w:rsid w:val="00104A0C"/>
     <w:rsid w:val="0011013D"/>
     <w:rsid w:val="0011015F"/>
     <w:rsid w:val="001104F7"/>
     <w:rsid w:val="00111123"/>
     <w:rsid w:val="00111211"/>
     <w:rsid w:val="00113139"/>
     <w:rsid w:val="001132CF"/>
+    <w:rsid w:val="0011494E"/>
     <w:rsid w:val="00117215"/>
     <w:rsid w:val="00124386"/>
     <w:rsid w:val="001348A3"/>
     <w:rsid w:val="001611D2"/>
     <w:rsid w:val="001618F4"/>
     <w:rsid w:val="0017257B"/>
     <w:rsid w:val="00173413"/>
     <w:rsid w:val="001830FA"/>
     <w:rsid w:val="00183B3D"/>
     <w:rsid w:val="001915AE"/>
     <w:rsid w:val="001954E7"/>
     <w:rsid w:val="00196375"/>
     <w:rsid w:val="00196AF2"/>
     <w:rsid w:val="00197131"/>
     <w:rsid w:val="001A3ADD"/>
+    <w:rsid w:val="001A5F7B"/>
     <w:rsid w:val="001C757D"/>
     <w:rsid w:val="001E7526"/>
     <w:rsid w:val="001F503F"/>
     <w:rsid w:val="001F70D4"/>
     <w:rsid w:val="0020249C"/>
     <w:rsid w:val="00203949"/>
     <w:rsid w:val="00204FB9"/>
+    <w:rsid w:val="002059F0"/>
     <w:rsid w:val="002135EE"/>
     <w:rsid w:val="0021521E"/>
+    <w:rsid w:val="00224808"/>
     <w:rsid w:val="00224BD2"/>
+    <w:rsid w:val="00227E82"/>
     <w:rsid w:val="002304F7"/>
     <w:rsid w:val="00236611"/>
     <w:rsid w:val="00241D56"/>
+    <w:rsid w:val="00243780"/>
     <w:rsid w:val="00244E35"/>
     <w:rsid w:val="0025330B"/>
     <w:rsid w:val="002535BD"/>
     <w:rsid w:val="00261AA4"/>
     <w:rsid w:val="00266082"/>
     <w:rsid w:val="00270EEA"/>
     <w:rsid w:val="00271FC8"/>
+    <w:rsid w:val="0029592D"/>
     <w:rsid w:val="00295C59"/>
     <w:rsid w:val="00296ED4"/>
     <w:rsid w:val="002A300C"/>
     <w:rsid w:val="002A4A06"/>
     <w:rsid w:val="002A7691"/>
     <w:rsid w:val="002A7849"/>
     <w:rsid w:val="002B52E9"/>
     <w:rsid w:val="002B5E52"/>
+    <w:rsid w:val="002B7E85"/>
+    <w:rsid w:val="002C0F09"/>
+    <w:rsid w:val="002C566C"/>
+    <w:rsid w:val="002D2E50"/>
     <w:rsid w:val="002D4CD1"/>
     <w:rsid w:val="002E58EC"/>
     <w:rsid w:val="002E7D0C"/>
     <w:rsid w:val="002F15D2"/>
     <w:rsid w:val="002F5854"/>
     <w:rsid w:val="00300586"/>
     <w:rsid w:val="00303314"/>
     <w:rsid w:val="00304821"/>
     <w:rsid w:val="0030670B"/>
     <w:rsid w:val="0030686A"/>
     <w:rsid w:val="00306B71"/>
+    <w:rsid w:val="00323FF5"/>
     <w:rsid w:val="00334430"/>
     <w:rsid w:val="00336142"/>
     <w:rsid w:val="003421CD"/>
     <w:rsid w:val="00342ECA"/>
     <w:rsid w:val="00343FD6"/>
     <w:rsid w:val="003469F0"/>
     <w:rsid w:val="00350796"/>
     <w:rsid w:val="00360E4C"/>
+    <w:rsid w:val="00370F2D"/>
     <w:rsid w:val="003716A9"/>
     <w:rsid w:val="00374059"/>
+    <w:rsid w:val="00383CDD"/>
     <w:rsid w:val="00384CFF"/>
     <w:rsid w:val="003921AC"/>
     <w:rsid w:val="00392311"/>
     <w:rsid w:val="0039254E"/>
     <w:rsid w:val="00394B8B"/>
     <w:rsid w:val="003A28C9"/>
     <w:rsid w:val="003A6A89"/>
     <w:rsid w:val="003B3F17"/>
     <w:rsid w:val="003C1A8D"/>
     <w:rsid w:val="003D258C"/>
     <w:rsid w:val="003D7144"/>
+    <w:rsid w:val="003D7239"/>
     <w:rsid w:val="003D73E5"/>
     <w:rsid w:val="003D74FE"/>
     <w:rsid w:val="003E098A"/>
     <w:rsid w:val="003E3FB1"/>
     <w:rsid w:val="003E7C75"/>
     <w:rsid w:val="003F2487"/>
     <w:rsid w:val="00402027"/>
     <w:rsid w:val="00405087"/>
     <w:rsid w:val="004272E4"/>
+    <w:rsid w:val="00427AD2"/>
     <w:rsid w:val="00430C13"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="00441A39"/>
     <w:rsid w:val="00441B4B"/>
     <w:rsid w:val="00461155"/>
     <w:rsid w:val="00465094"/>
     <w:rsid w:val="00465CBC"/>
     <w:rsid w:val="004702EB"/>
     <w:rsid w:val="0047288F"/>
     <w:rsid w:val="004770DC"/>
     <w:rsid w:val="00481C61"/>
     <w:rsid w:val="00484AB4"/>
     <w:rsid w:val="00490982"/>
     <w:rsid w:val="004A5854"/>
     <w:rsid w:val="004A58B2"/>
     <w:rsid w:val="004B41B1"/>
     <w:rsid w:val="004C4048"/>
+    <w:rsid w:val="004D25FD"/>
     <w:rsid w:val="004D2BB4"/>
     <w:rsid w:val="004D5423"/>
+    <w:rsid w:val="004D70C7"/>
     <w:rsid w:val="004E5E01"/>
     <w:rsid w:val="004F1E73"/>
     <w:rsid w:val="004F2A26"/>
     <w:rsid w:val="004F58DB"/>
     <w:rsid w:val="004F688A"/>
     <w:rsid w:val="00506CA1"/>
     <w:rsid w:val="00507ED3"/>
     <w:rsid w:val="00510626"/>
     <w:rsid w:val="00512F42"/>
     <w:rsid w:val="00514425"/>
+    <w:rsid w:val="005150BE"/>
+    <w:rsid w:val="00527EBB"/>
     <w:rsid w:val="00531940"/>
     <w:rsid w:val="00533820"/>
     <w:rsid w:val="00534C27"/>
     <w:rsid w:val="0053546A"/>
     <w:rsid w:val="00545434"/>
     <w:rsid w:val="00545563"/>
+    <w:rsid w:val="00546B72"/>
     <w:rsid w:val="005642FF"/>
     <w:rsid w:val="00566D3B"/>
     <w:rsid w:val="00566EDB"/>
     <w:rsid w:val="00576609"/>
     <w:rsid w:val="00577509"/>
     <w:rsid w:val="0058342B"/>
     <w:rsid w:val="005874C0"/>
     <w:rsid w:val="00587C18"/>
     <w:rsid w:val="005912ED"/>
     <w:rsid w:val="00593842"/>
     <w:rsid w:val="005A2EDB"/>
     <w:rsid w:val="005A2FB3"/>
     <w:rsid w:val="005B197D"/>
     <w:rsid w:val="005C0745"/>
     <w:rsid w:val="005C0A2C"/>
     <w:rsid w:val="005D1AE4"/>
     <w:rsid w:val="005D3497"/>
+    <w:rsid w:val="005E7CF1"/>
     <w:rsid w:val="005F0F8D"/>
     <w:rsid w:val="005F20E9"/>
     <w:rsid w:val="005F5B39"/>
     <w:rsid w:val="0060315D"/>
     <w:rsid w:val="0060476D"/>
     <w:rsid w:val="00605DA3"/>
     <w:rsid w:val="00606CAB"/>
     <w:rsid w:val="00610565"/>
     <w:rsid w:val="00623457"/>
     <w:rsid w:val="0062431B"/>
     <w:rsid w:val="00624EB2"/>
+    <w:rsid w:val="00630669"/>
     <w:rsid w:val="0063095F"/>
     <w:rsid w:val="00630F98"/>
+    <w:rsid w:val="006538F4"/>
+    <w:rsid w:val="006545CE"/>
     <w:rsid w:val="00654911"/>
     <w:rsid w:val="006625BC"/>
+    <w:rsid w:val="0066522D"/>
     <w:rsid w:val="00666B66"/>
     <w:rsid w:val="00667489"/>
+    <w:rsid w:val="00674280"/>
     <w:rsid w:val="0068128D"/>
     <w:rsid w:val="006842CD"/>
     <w:rsid w:val="006A27FC"/>
     <w:rsid w:val="006A6092"/>
     <w:rsid w:val="006A662C"/>
+    <w:rsid w:val="006A6882"/>
     <w:rsid w:val="006B66D5"/>
     <w:rsid w:val="006C3172"/>
     <w:rsid w:val="006C4662"/>
     <w:rsid w:val="006C5DD7"/>
     <w:rsid w:val="006C76AA"/>
     <w:rsid w:val="006F70BD"/>
     <w:rsid w:val="00701164"/>
     <w:rsid w:val="00712B96"/>
     <w:rsid w:val="0071535A"/>
     <w:rsid w:val="0071646B"/>
     <w:rsid w:val="00723234"/>
     <w:rsid w:val="00736FEF"/>
     <w:rsid w:val="00742CAE"/>
     <w:rsid w:val="00746659"/>
     <w:rsid w:val="007474CD"/>
     <w:rsid w:val="007534F3"/>
+    <w:rsid w:val="00755FE6"/>
     <w:rsid w:val="00756A4F"/>
     <w:rsid w:val="00757823"/>
     <w:rsid w:val="00763A09"/>
+    <w:rsid w:val="007735AD"/>
     <w:rsid w:val="00775A21"/>
     <w:rsid w:val="00783BE4"/>
     <w:rsid w:val="00786D67"/>
+    <w:rsid w:val="00790273"/>
     <w:rsid w:val="007953F0"/>
     <w:rsid w:val="00795EB3"/>
+    <w:rsid w:val="007A1DBB"/>
     <w:rsid w:val="007A2293"/>
     <w:rsid w:val="007A6DF6"/>
     <w:rsid w:val="007A7CAE"/>
+    <w:rsid w:val="007A7CCA"/>
     <w:rsid w:val="007B0B68"/>
     <w:rsid w:val="007B4704"/>
     <w:rsid w:val="007D19BA"/>
     <w:rsid w:val="007E0658"/>
     <w:rsid w:val="007F02BD"/>
     <w:rsid w:val="007F6078"/>
+    <w:rsid w:val="00804728"/>
+    <w:rsid w:val="008054B9"/>
     <w:rsid w:val="0080722D"/>
     <w:rsid w:val="008116A8"/>
     <w:rsid w:val="00811AFC"/>
     <w:rsid w:val="00813497"/>
     <w:rsid w:val="008175CE"/>
     <w:rsid w:val="00833FF1"/>
     <w:rsid w:val="00836CE9"/>
     <w:rsid w:val="00836DC1"/>
     <w:rsid w:val="00837BF4"/>
     <w:rsid w:val="00842B3D"/>
     <w:rsid w:val="008501AB"/>
     <w:rsid w:val="008504E1"/>
     <w:rsid w:val="00860452"/>
     <w:rsid w:val="008617E4"/>
     <w:rsid w:val="008667E7"/>
+    <w:rsid w:val="00880385"/>
     <w:rsid w:val="00880494"/>
     <w:rsid w:val="008813D2"/>
+    <w:rsid w:val="00881D1A"/>
     <w:rsid w:val="0088298F"/>
     <w:rsid w:val="0089046A"/>
+    <w:rsid w:val="008A1E43"/>
+    <w:rsid w:val="008B408E"/>
     <w:rsid w:val="008B6B54"/>
     <w:rsid w:val="008C190A"/>
     <w:rsid w:val="008C5AC1"/>
     <w:rsid w:val="008D642F"/>
     <w:rsid w:val="008D6BA3"/>
     <w:rsid w:val="008D6FC6"/>
+    <w:rsid w:val="008E3ED8"/>
     <w:rsid w:val="008E4165"/>
     <w:rsid w:val="008E6E64"/>
     <w:rsid w:val="008F303E"/>
     <w:rsid w:val="00901F84"/>
+    <w:rsid w:val="00903A67"/>
+    <w:rsid w:val="00903C02"/>
     <w:rsid w:val="00904D1E"/>
     <w:rsid w:val="00911B3E"/>
+    <w:rsid w:val="00913033"/>
     <w:rsid w:val="00916399"/>
     <w:rsid w:val="00916692"/>
     <w:rsid w:val="0092726A"/>
     <w:rsid w:val="00935488"/>
+    <w:rsid w:val="009366E6"/>
     <w:rsid w:val="00952266"/>
     <w:rsid w:val="0096563A"/>
     <w:rsid w:val="0097150A"/>
     <w:rsid w:val="009771F3"/>
     <w:rsid w:val="00985733"/>
     <w:rsid w:val="00990BC5"/>
     <w:rsid w:val="00996D77"/>
     <w:rsid w:val="00997FF9"/>
     <w:rsid w:val="009B1A4D"/>
     <w:rsid w:val="009B271E"/>
     <w:rsid w:val="009B33C8"/>
     <w:rsid w:val="009B73EF"/>
     <w:rsid w:val="009B74D7"/>
     <w:rsid w:val="009B7CE3"/>
     <w:rsid w:val="009C16ED"/>
     <w:rsid w:val="009C5AC0"/>
     <w:rsid w:val="009D5862"/>
     <w:rsid w:val="009D78B6"/>
     <w:rsid w:val="009E1BCE"/>
     <w:rsid w:val="009F113C"/>
     <w:rsid w:val="009F62E0"/>
     <w:rsid w:val="00A01F95"/>
+    <w:rsid w:val="00A02439"/>
     <w:rsid w:val="00A03DBF"/>
+    <w:rsid w:val="00A07249"/>
     <w:rsid w:val="00A13394"/>
+    <w:rsid w:val="00A24F4D"/>
     <w:rsid w:val="00A30EF5"/>
     <w:rsid w:val="00A330D4"/>
+    <w:rsid w:val="00A41FCA"/>
     <w:rsid w:val="00A45C01"/>
     <w:rsid w:val="00A500F8"/>
     <w:rsid w:val="00A514BC"/>
     <w:rsid w:val="00A57E50"/>
     <w:rsid w:val="00A60B9A"/>
     <w:rsid w:val="00A77B82"/>
     <w:rsid w:val="00A84387"/>
     <w:rsid w:val="00A905F1"/>
     <w:rsid w:val="00A938BF"/>
     <w:rsid w:val="00A9533B"/>
+    <w:rsid w:val="00A95B4D"/>
+    <w:rsid w:val="00AA60C8"/>
+    <w:rsid w:val="00AC66BF"/>
+    <w:rsid w:val="00AE0E53"/>
     <w:rsid w:val="00AE42FE"/>
     <w:rsid w:val="00AF21A6"/>
     <w:rsid w:val="00AF6164"/>
     <w:rsid w:val="00B02399"/>
     <w:rsid w:val="00B03860"/>
+    <w:rsid w:val="00B03CD7"/>
     <w:rsid w:val="00B047C1"/>
     <w:rsid w:val="00B07F64"/>
     <w:rsid w:val="00B22E51"/>
     <w:rsid w:val="00B26753"/>
+    <w:rsid w:val="00B35B9F"/>
     <w:rsid w:val="00B4221D"/>
     <w:rsid w:val="00B44CF8"/>
     <w:rsid w:val="00B45947"/>
+    <w:rsid w:val="00B54559"/>
+    <w:rsid w:val="00B60A76"/>
     <w:rsid w:val="00B637DA"/>
     <w:rsid w:val="00B7199B"/>
     <w:rsid w:val="00B727AB"/>
     <w:rsid w:val="00B72E48"/>
     <w:rsid w:val="00B8410F"/>
     <w:rsid w:val="00B8438E"/>
     <w:rsid w:val="00B85EBF"/>
     <w:rsid w:val="00B866AB"/>
     <w:rsid w:val="00B87B9B"/>
     <w:rsid w:val="00BB5614"/>
     <w:rsid w:val="00BC1CB0"/>
     <w:rsid w:val="00BC342C"/>
     <w:rsid w:val="00BC7E86"/>
     <w:rsid w:val="00BD350C"/>
+    <w:rsid w:val="00BE7484"/>
     <w:rsid w:val="00BF294B"/>
+    <w:rsid w:val="00C01E97"/>
     <w:rsid w:val="00C020C7"/>
+    <w:rsid w:val="00C0359C"/>
     <w:rsid w:val="00C10A3A"/>
     <w:rsid w:val="00C10AC7"/>
     <w:rsid w:val="00C13C8E"/>
     <w:rsid w:val="00C175D1"/>
     <w:rsid w:val="00C208F8"/>
     <w:rsid w:val="00C25F81"/>
+    <w:rsid w:val="00C3445A"/>
     <w:rsid w:val="00C36D90"/>
     <w:rsid w:val="00C3703F"/>
     <w:rsid w:val="00C410E1"/>
     <w:rsid w:val="00C504B4"/>
     <w:rsid w:val="00C507AB"/>
     <w:rsid w:val="00C705EE"/>
     <w:rsid w:val="00C765DD"/>
     <w:rsid w:val="00C775D6"/>
     <w:rsid w:val="00C77E8D"/>
     <w:rsid w:val="00C827AE"/>
     <w:rsid w:val="00C87BF4"/>
     <w:rsid w:val="00C934A5"/>
     <w:rsid w:val="00C95E87"/>
     <w:rsid w:val="00CA4F1D"/>
     <w:rsid w:val="00CB26CB"/>
     <w:rsid w:val="00CC088B"/>
     <w:rsid w:val="00CC3B68"/>
     <w:rsid w:val="00CC66B2"/>
     <w:rsid w:val="00CE5CCA"/>
     <w:rsid w:val="00CE710B"/>
     <w:rsid w:val="00CE73FD"/>
+    <w:rsid w:val="00CF2357"/>
     <w:rsid w:val="00CF7815"/>
     <w:rsid w:val="00D0145C"/>
     <w:rsid w:val="00D02196"/>
     <w:rsid w:val="00D02810"/>
     <w:rsid w:val="00D06D3A"/>
     <w:rsid w:val="00D102B8"/>
     <w:rsid w:val="00D224E3"/>
     <w:rsid w:val="00D25763"/>
     <w:rsid w:val="00D42705"/>
+    <w:rsid w:val="00D50253"/>
     <w:rsid w:val="00D507A9"/>
     <w:rsid w:val="00D50AD9"/>
     <w:rsid w:val="00D51300"/>
     <w:rsid w:val="00D6099D"/>
+    <w:rsid w:val="00D669AC"/>
     <w:rsid w:val="00D7238D"/>
     <w:rsid w:val="00D7618A"/>
     <w:rsid w:val="00D77E27"/>
     <w:rsid w:val="00D81038"/>
     <w:rsid w:val="00D82E07"/>
     <w:rsid w:val="00D851D0"/>
+    <w:rsid w:val="00D87CD2"/>
+    <w:rsid w:val="00D904C1"/>
     <w:rsid w:val="00D92445"/>
     <w:rsid w:val="00D95C3E"/>
+    <w:rsid w:val="00D96812"/>
     <w:rsid w:val="00DA05B6"/>
     <w:rsid w:val="00DA1067"/>
     <w:rsid w:val="00DA2027"/>
+    <w:rsid w:val="00DA7C8B"/>
     <w:rsid w:val="00DB026B"/>
     <w:rsid w:val="00DB3FEA"/>
     <w:rsid w:val="00DB53E8"/>
+    <w:rsid w:val="00DB55F2"/>
     <w:rsid w:val="00DC2233"/>
     <w:rsid w:val="00DC3E0F"/>
     <w:rsid w:val="00DD0E5A"/>
     <w:rsid w:val="00DD7642"/>
     <w:rsid w:val="00DE41AC"/>
     <w:rsid w:val="00DE5C02"/>
     <w:rsid w:val="00DE70E9"/>
     <w:rsid w:val="00DF0E5E"/>
     <w:rsid w:val="00E002E4"/>
     <w:rsid w:val="00E03A42"/>
     <w:rsid w:val="00E0672D"/>
     <w:rsid w:val="00E148D7"/>
     <w:rsid w:val="00E32E36"/>
+    <w:rsid w:val="00E43203"/>
+    <w:rsid w:val="00E44845"/>
     <w:rsid w:val="00E45ACC"/>
     <w:rsid w:val="00E45C68"/>
     <w:rsid w:val="00E47F4E"/>
     <w:rsid w:val="00E50345"/>
     <w:rsid w:val="00E50356"/>
     <w:rsid w:val="00E64D4E"/>
     <w:rsid w:val="00E65582"/>
     <w:rsid w:val="00E664DB"/>
     <w:rsid w:val="00E71A43"/>
+    <w:rsid w:val="00E90D6B"/>
     <w:rsid w:val="00EA04B6"/>
     <w:rsid w:val="00EA5C4E"/>
     <w:rsid w:val="00EC1795"/>
     <w:rsid w:val="00EC26F4"/>
     <w:rsid w:val="00EC278E"/>
     <w:rsid w:val="00EC31D2"/>
+    <w:rsid w:val="00ED15E0"/>
+    <w:rsid w:val="00ED58E2"/>
     <w:rsid w:val="00ED7BB6"/>
     <w:rsid w:val="00EE480D"/>
     <w:rsid w:val="00EF0532"/>
     <w:rsid w:val="00EF407F"/>
     <w:rsid w:val="00F00466"/>
     <w:rsid w:val="00F03CA1"/>
     <w:rsid w:val="00F0757C"/>
     <w:rsid w:val="00F12922"/>
     <w:rsid w:val="00F137D6"/>
     <w:rsid w:val="00F14BA2"/>
     <w:rsid w:val="00F1586C"/>
+    <w:rsid w:val="00F15D81"/>
     <w:rsid w:val="00F17AE9"/>
     <w:rsid w:val="00F3569D"/>
+    <w:rsid w:val="00F356DD"/>
     <w:rsid w:val="00F35FE4"/>
     <w:rsid w:val="00F40546"/>
     <w:rsid w:val="00F534EB"/>
     <w:rsid w:val="00F56589"/>
     <w:rsid w:val="00F57ACB"/>
     <w:rsid w:val="00F63465"/>
     <w:rsid w:val="00F8057B"/>
+    <w:rsid w:val="00F80F97"/>
     <w:rsid w:val="00F83676"/>
     <w:rsid w:val="00F93B8D"/>
     <w:rsid w:val="00FB667E"/>
     <w:rsid w:val="00FC146A"/>
+    <w:rsid w:val="00FC1612"/>
     <w:rsid w:val="00FC3B8A"/>
     <w:rsid w:val="00FC6F75"/>
+    <w:rsid w:val="00FC7D23"/>
     <w:rsid w:val="00FD5DFF"/>
     <w:rsid w:val="00FE0703"/>
     <w:rsid w:val="00FE1679"/>
     <w:rsid w:val="00FF1D46"/>
+    <w:rsid w:val="00FF5CB5"/>
+    <w:rsid w:val="00FF6020"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40953A90"/>
@@ -25147,51 +25187,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1693262612">
           <w:marLeft w:val="446"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agid.gov.it/it/piattaforme/procurement/documento-gara-unico-europeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/fascicolo-virtuale-dell-operatore-economico-fvoe" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/istruzioni-operative-relative-alle-contribuzioni-dovute-in-favore-dell-autorit%C3%A0?p_p_id=com_liferay_journal_web_portlet_JournalPortlet" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/portale-dei-pagamenti-di-anac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:assistenza.concorsi@diginetica.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agid.gov.it/it/piattaforme/procurement/documento-gara-unico-europeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/fascicolo-virtuale-dell-operatore-economico-fvoe" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/istruzioni-operative-relative-alle-contribuzioni-dovute-in-favore-dell-autorit%C3%A0?p_p_id=com_liferay_journal_web_portlet_JournalPortlet" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anticorruzione.it/-/portale-dei-pagamenti-di-anac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tif"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Gradazioni di grigio">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F8F8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="DDDDDD"/>
       </a:accent1>
@@ -25424,98 +25464,98 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi0jGEMN1zfvSRYcXSA7wFDwD8hwg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyDmguNGppZmk3OWc0M3l6OAByITE3UnNCdnNwWEo5bk52RHh2bkxqVjR4S1ZFWnFNM1dabg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68E0F37C-93FD-4842-A2CE-6BEB94D14F93}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>42958</Characters>
+  <Pages>19</Pages>
+  <Words>7568</Words>
+  <Characters>43139</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>357</Lines>
-  <Paragraphs>100</Paragraphs>
+  <Lines>359</Lines>
+  <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50394</CharactersWithSpaces>
+  <CharactersWithSpaces>50606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>utente</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>