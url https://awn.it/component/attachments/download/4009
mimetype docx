--- v2 (2026-09-22)
+++ v3 (2026-10-17)
@@ -126,65 +126,63 @@
         <w:ind w:left="6804"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514425">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="002060"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">al Regolamento del CNAPPC per la concessione della piattaforma </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00514425">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="002060"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>concorsiAWN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0D557671" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AD8B51" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76C67A17" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Candara" w:hAnsi="Candara" w:cs="Candara"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -407,73 +405,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E704CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>in applicazione del Decreto legislativo 31 marzo 2023, n. 36</w:t>
       </w:r>
       <w:r w:rsidR="00E47F4E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> e ss.mm.ii.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7687BC62" w14:textId="438C269C" w:rsidR="00514425" w:rsidRPr="00DB53E8" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E704CB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -633,82 +609,80 @@
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t xml:space="preserve">Modello finalizzato alla pubblicazione sulla piattaforma </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C28EA5C" w14:textId="77777777" w:rsidR="00514425" w:rsidRPr="00D95C3E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="466F81"/>
           <w:sz w:val="50"/>
           <w:szCs w:val="50"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D95C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="466F81"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>concorsi</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95C3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="DC661E"/>
           <w:sz w:val="80"/>
           <w:szCs w:val="80"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF" w:themeFill="background2" w:themeFillShade="E6"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:t>AWN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="08B39096" w14:textId="77777777" w:rsidR="00514425" w:rsidRPr="00D95C3E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BBE70B4" w14:textId="77777777" w:rsidR="00514425" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -869,59 +843,57 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0694CF99" w14:textId="77777777" w:rsidR="00514425" w:rsidRPr="00E47F4E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ITER ISTRUTTORIO - </w:t>
       </w:r>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">La piattaforma </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>concorsiAWN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> viene concessa a titolo gratuito dal CNAPPC a Stazioni appaltanti pubbliche o private che intendano pubblicare un concorso di idee che abbia come oggetto un masterplan o un prototipo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15ECD782" w14:textId="6DDDE3F4" w:rsidR="00514425" w:rsidRPr="00E47F4E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Al di fuori di tali finalità, il CNAPPC </w:t>
       </w:r>
       <w:r w:rsidR="00D7238D" w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -950,65 +922,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> di progettazione in due fasi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A144F2C" w14:textId="77777777" w:rsidR="00514425" w:rsidRPr="00E47F4E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’utilizzo della piattaforma è subordinato alla preventiva sottoscrizione di un apposito protocollo di intesa, attraverso cui le Stazioni appaltanti si impegnano </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> adottare un disciplinare conforme al presente bando tipo.</w:t>
+        <w:t>L’utilizzo della piattaforma è subordinato alla preventiva sottoscrizione di un apposito protocollo di intesa, attraverso cui le Stazioni appaltanti si impegnano ad adottare un disciplinare conforme al presente bando tipo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382E269F" w14:textId="77777777" w:rsidR="00514425" w:rsidRPr="00E47F4E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47F4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>In quasi tutte le province italiane il protocollo di intesa può essere stipulato direttamente in ambito locale con il relativo Ordine territoriale degli Architetti, Pianificatori, Paesaggisti e Conservatori interessato (v. elenco Ordini aderenti). Negli altri casi sarà siglato direttamente con il CNAPPC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8C8138" w14:textId="682B2688" w:rsidR="00514425" w:rsidRPr="00E47F4E" w:rsidRDefault="00514425" w:rsidP="004A5854">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Candara" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3293,59 +3251,51 @@
       <w:r w:rsidRPr="00DA05B6">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC6F500" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Il sistema garantirà l'anonimato dell'intero procedimento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B1BA52" w14:textId="0FCEEF76" w:rsidR="008D642F" w:rsidRPr="00334430" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">I partecipanti devono consultare periodicamente l'indirizzo </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> di cui sopra per verificare eventuali ulteriori comunicazioni di rilievo per la procedura.</w:t>
+        <w:t>I partecipanti devono consultare periodicamente l'indirizzo internet di cui sopra per verificare eventuali ulteriori comunicazioni di rilievo per la procedura.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Toc16400571"/>
     </w:p>
     <w:p w14:paraId="2A45B3E8" w14:textId="303B121F" w:rsidR="008D642F" w:rsidRPr="00334430" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="23538D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.4) Oggetto del Concorso</w:t>
       </w:r>
@@ -5370,92 +5320,76 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>[a titolo esemplificativo]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200F051A" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Grigliamedia1-Colore21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-210"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> di Concorso;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Disciplinare di Concorso;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4372FC" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Grigliamedia1-Colore21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-210"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> di Concorso</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Modulistica di Concorso</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659F24C1" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>fac-simile Documentazione amministrativa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25520005" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
@@ -5477,77 +5411,55 @@
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>fac-simile Tavola;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C7F1E9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="0011015F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Grigliamedia1-Colore21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-210"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-        <w:t>:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Documentazione tecnica:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22984460" w14:textId="04515968" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Documento di Indirizzo alla Progettazione (DIP); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4683CA5A" w14:textId="338FD175" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5594,59 +5506,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2096B82D" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">d - </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>vincoli gravanti sull'area oggetto di concorso;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51246253" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>e -</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">scheda </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> dettagliata (elenco di tutti gli spazi con relative caratteristiche relazionali e dimensionali);</w:t>
+        <w:t>scheda esigenziale dettagliata (elenco di tutti gli spazi con relative caratteristiche relazionali e dimensionali);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDCEB08" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>f -</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>programma plano-volumetrico dettagliato;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65318CC9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t>g -</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5693,67 +5597,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7A205C" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Carta Tecnica Regionale georeferenziata, con individuazione area oggetto di Concorso;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A383A92" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Mappa catastale georeferenziata, con individuazione area oggetto di Concorso (in formato editabile </w:t>
-[...15 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Mappa catastale georeferenziata, con individuazione area oggetto di Concorso (in formato editabile dwg o dxf);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A2BC203" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Estratti strumenti urbanistici vigenti comunali e sovracomunali e relativa normativa:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BBED82A" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -5774,96 +5662,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2C519698" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Reti infrastrutturali (acquedotto, fognatura, energia elettrica, pubblica illuminazione, telefonia e trasmissione dati, gasdotti, metanodotti, ecc.):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510B1CE2" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Rilievo plano-altimetrico dell'area oggetto di Concorso georeferenziato, con individuazione area oggetto di Concorso (in formato editabile </w:t>
-[...15 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Rilievo plano-altimetrico dell'area oggetto di Concorso georeferenziato, con individuazione area oggetto di Concorso (in formato editabile dwg o dxf);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325FF7DF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Rilievo dei fabbricati esistenti oggetto di Concorso (in formato </w:t>
-[...15 lines deleted...]
-        <w:t>);</w:t>
+        <w:t>Rilievo dei fabbricati esistenti oggetto di Concorso (in formato dwg o dxf);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B503D3" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Relazione geologica preliminare ed eventuali indagini geognostiche;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09607904" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk426490"/>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
@@ -5871,109 +5727,92 @@
         <w:t>Eventuale ulteriore documentazione specifica da definire in relazione all’oggetto del concorso di progettazione;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="4713259B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="004A5854" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Grigliamedia1-Colore21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-210"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Altra </w:t>
-[...13 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Altra documentazione:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44967C3B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Calcolo del costo stimato per la realizzazione dell'opera;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C28C3DD" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Calcolo del compenso professionale, in applicazione del c.d. “Decreto Parametri” (DM 17/06/2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EEECB9" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+    <w:p w14:paraId="22EEECB9" w14:textId="42A174AD" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">La suddetta documentazione è pubblicata in </w:t>
-[...8 lines deleted...]
-        <w:t>di cui al paragrafo 1.3, ove è possibile effettuare il relativo download.</w:t>
+        <w:t xml:space="preserve">La suddetta documentazione è </w:t>
+      </w:r>
+      <w:r w:rsidR="00401404" w:rsidRPr="00401404">
+        <w:t>disponibile per il download all’indirizzo https://www.concorsiawn.it/_____/bando-e-documenti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61C52FCF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="006E52A8" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -6090,59 +5929,51 @@
     <w:p w14:paraId="6AA1DBA8" w14:textId="41E00078" w:rsidR="008D642F" w:rsidRPr="004A5854" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-420"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Decreto parametri ex art. 41</w:t>
       </w:r>
       <w:r w:rsidR="004A5854">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> comma 15 del </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 36/2023</w:t>
+        <w:t xml:space="preserve"> comma 15 del D.Lgs. 36/2023</w:t>
       </w:r>
       <w:r w:rsidR="004A5854">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A5854">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00130F38">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>[attualmente D.M. (Giustizia) 17/06/2016</w:t>
       </w:r>
       <w:r w:rsidRPr="004A5854">
         <w:rPr>
@@ -6308,60 +6139,55 @@
       <w:r w:rsidR="004A5854">
         <w:rPr>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5FBCC7" w14:textId="5EC2E211" w:rsidR="008D642F" w:rsidRPr="004A5854" w:rsidRDefault="00B87B9B" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="WW-Grigliamedia1-Colore21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="num" w:pos="-284"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004A5854">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008D642F" w:rsidRPr="004A5854">
-        <w:t>ltri</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Avvisi.</w:t>
+        <w:t>ltri Avvisi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A6A6CF" w14:textId="4FE36BE3" w:rsidR="008D642F" w:rsidRPr="004A5854" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A5854">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
         <w:t>3) SOGGETTI AMMESSI, REQUISITI E INFORMAZIONI UTILI PER LA PARTECIPAZIONE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795A2B9D" w14:textId="0EF75A3D" w:rsidR="008D642F" w:rsidRPr="00B727AB" w:rsidRDefault="008D642F" w:rsidP="00B727AB">
       <w:pPr>
         <w:pStyle w:val="Titolo2"/>
@@ -8002,64 +7828,52 @@
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008441FA">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
         </w:rPr>
         <w:t xml:space="preserve"> Requisiti di partecipazione per concorsi relativi ad investimenti</w:t>
       </w:r>
       <w:r w:rsidRPr="008441FA">
         <w:rPr>
           <w:b/>
           <w:smallCaps/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> pnrr</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0544D887" w14:textId="17B13034" w:rsidR="00B727AB" w:rsidRPr="005B6A4F" w:rsidRDefault="00B727AB" w:rsidP="002E58EC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[solo per i concorsi afferenti gli investimenti pubblici finanziati, in tutto o in parte, con le risorse del</w:t>
       </w:r>
       <w:r w:rsidRPr="005B6A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
@@ -10262,67 +10076,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 61 del codice, la relazione di cui all’art</w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2B42">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 47, comma 3 del </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> n. 77 del 2021.</w:t>
+        <w:t xml:space="preserve"> 47, comma 3 del decreto legge n. 77 del 2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4803CD69" w14:textId="77777777" w:rsidR="00B54559" w:rsidRPr="00B54559" w:rsidRDefault="00B54559" w:rsidP="00B54559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7821BE" w14:textId="42C08A30" w:rsidR="008D642F" w:rsidRPr="008175CE" w:rsidRDefault="008D642F" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10728,65 +10526,63 @@
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00674280" w:rsidRPr="007A7CCA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="007A7CCA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) Uso della piattaforma informatica </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A7CCA">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>concorsiAWN</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="686857C7" w14:textId="77777777" w:rsidR="008D6BA3" w:rsidRPr="008B4F26" w:rsidRDefault="008D6BA3" w:rsidP="008D6BA3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>L’Operatore e</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -10971,65 +10767,51 @@
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">la Stazione </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4F26">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ppaltante dovrà verificare, attraverso la Banca Dati Nazionale dei Contratti Pubblici, il possesso dei requisiti accedendo al FVOE. A tal fine l’Operatore Economico riceverà una notifica sul sistema FVOE e dovrà fornire la propria autorizzazione alla SA nel termine di </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> giorni dalla richiesta.</w:t>
+        <w:t>ppaltante dovrà verificare, attraverso la Banca Dati Nazionale dei Contratti Pubblici, il possesso dei requisiti accedendo al FVOE. A tal fine l’Operatore Economico riceverà una notifica sul sistema FVOE e dovrà fornire la propria autorizzazione alla SA nel termine di 5 giorni dalla richiesta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CC3CB3" w14:textId="35236A8D" w:rsidR="008D642F" w:rsidRPr="008D6BA3" w:rsidRDefault="008D642F" w:rsidP="008D6BA3">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.10) Anonimato</w:t>
@@ -11633,63 +11415,55 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B118D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ELABORATI TESTUALI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63267CAF" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Un unico file in formato PDF</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, di dimensione non superiore a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> MB</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10 MB</w:t>
       </w:r>
       <w:r>
         <w:t>, composto da:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568A2974" w14:textId="3B476860" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -11890,72 +11664,50 @@
         <w:t>, orientamento orizzontale, tecnica rappresentativa libera in bianco e nero e/o colori, stampa su una sola facciata, contenente la rappresentazione dell'idea progettuale, mediante schema planimetrico, schemi funzionali dei diversi livelli e rappresentazioni tridimensionali delle volumetrie esterne nel numero massimo di due (realizzate mediante grafica e/o immagini di plastico di studio). Per la redazione della suddetta tavola il partecipante dovrà utilizzare il fac-simile allegato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E5A758" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Tutti i suddetti files NON dovranno contenere riferimenti, palesi e/o occulti, all’autore. Si raccomanda di prestare particolare attenzione alle proprietà e ai metadati dei singoli file PDF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C51A213" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12C39B35" w14:textId="5A04ED7C" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Il partecipante dovrà inserire il numero della tavola e il codice alfanumerico</w:t>
       </w:r>
       <w:r w:rsidR="004D25FD">
         <w:rPr>
@@ -12261,67 +12013,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, redatto seguendo </w:t>
       </w:r>
       <w:r w:rsidRPr="00223A07">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lo schema </w:t>
       </w:r>
       <w:r w:rsidRPr="00223A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pubblicato sul sito web dell’AGID </w:t>
       </w:r>
       <w:r w:rsidRPr="00223A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">[nuovo formulario aggiornato al Decreto Legislativo 36/2023 e </w:t>
-[...15 lines deleted...]
-        <w:t>.]</w:t>
+        <w:t>[nuovo formulario aggiornato al Decreto Legislativo 36/2023 e ss.mm.ii.]</w:t>
       </w:r>
       <w:r w:rsidRPr="00223A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, scaricabile attraverso il seguente link:</w:t>
       </w:r>
       <w:r w:rsidRPr="00223A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="005A4E72">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="auto"/>
           </w:rPr>
@@ -12838,65 +12574,51 @@
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007953F0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>È possibile cancellare la propria iscrizione e ripeterla, purch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>é</w:t>
       </w:r>
       <w:r w:rsidRPr="007953F0">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> entrambe le procedure avvengano entro l’orario indicato per la chiusura delle iscrizioni. Oltre il giorno e l'ora indicati, non è possibile ripetere un'iscrizione non andata a buon fine, indipendentemente dalla motivazione. L'orario è tassativo e si riferisce al server della piattaforma concorsi configurato con sincronizzazione con un server NTP (Network Time </w:t>
-[...13 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> entrambe le procedure avvengano entro l’orario indicato per la chiusura delle iscrizioni. Oltre il giorno e l'ora indicati, non è possibile ripetere un'iscrizione non andata a buon fine, indipendentemente dalla motivazione. L'orario è tassativo e si riferisce al server della piattaforma concorsi configurato con sincronizzazione con un server NTP (Network Time Protocol).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0376E274" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00BB5614" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
       <w:pPr>
         <w:pStyle w:val="Titolo1"/>
         <w:spacing w:before="360" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc16400510"/>
       <w:bookmarkStart w:id="18" w:name="_Toc16400597"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00BB5614">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="1F497D"/>
         </w:rPr>
         <w:t>5) FASE DI VALUTAZIONE ED ESITO FINALE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
@@ -13827,65 +13549,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ai cinque elaborati individuati con il punteggio più alto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1019CB39" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00624EB2">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">La Commissione giudicatrice individuerà inoltre ulteriori proposte progettuali (fino ad un massimo dei successivi </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> classificati), da menzionare quali meritevoli, senza formazione di graduatoria, da considerarsi pertanto ex-aequo.</w:t>
+        <w:t>La Commissione giudicatrice individuerà inoltre ulteriori proposte progettuali (fino ad un massimo dei successivi 10 classificati), da menzionare quali meritevoli, senza formazione di graduatoria, da considerarsi pertanto ex-aequo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4895FD68" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00755FE6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Della procedura di valutazione sarà redatto apposito verbale che verrà pubblicato entro il termine indicato nel calendario sul sito web del concorso.</w:t>
@@ -14002,294 +13710,214 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E8712C" w14:textId="0B8960D1" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 1° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144AA63D" w14:textId="1E52298F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 2° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED83261" w14:textId="149ADBFF" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 3° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171159E7" w14:textId="41275CDB" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 4° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009B33C8" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB2C245" w14:textId="766DCD8F" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Premio per il </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> classificato</w:t>
+        <w:t>Premio per il 5° classificato</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">: € </w:t>
       </w:r>
       <w:r w:rsidR="009D5862" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D39241" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="002C566C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
@@ -14743,71 +14371,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[o stazione appaltante]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2255">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">invita, se necessario, i partecipanti a completare o a fornire, entro un termine di </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> giorni, chiarimenti in ordine al contenuto dei certificati e documenti presentati.</w:t>
+        <w:t>invita, se necessario, i partecipanti a completare o a fornire, entro un termine di 10 giorni, chiarimenti in ordine al contenuto dei certificati e documenti presentati.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61726284" w14:textId="6BA2556B" w:rsidR="008D642F" w:rsidRPr="004B2255" w:rsidRDefault="008D642F" w:rsidP="00011628">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="60" w:beforeAutospacing="0" w:after="60" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
@@ -15477,65 +15085,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.1) Trattamento dei dati personali</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57753E1B" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">I dati raccolti saranno trattati, anche con strumenti informatici, ai sensi del decreto legislativo 30 giugno 2003, n. 196 e </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> e del Regolamento (CE) 27 aprile 2016, n. 2016/679/UE, esclusivamente nell’ambito della procedura cui si riferisce il presente disciplinare.</w:t>
+        <w:t>I dati raccolti saranno trattati, anche con strumenti informatici, ai sensi del decreto legislativo 30 giugno 2003, n. 196 e s.m.i. e del Regolamento (CE) 27 aprile 2016, n. 2016/679/UE, esclusivamente nell’ambito della procedura cui si riferisce il presente disciplinare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DC8892" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="008054B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ai sensi dell’art. 71 del D.P.R. n. 445/2000, gli enti banditori hanno facoltà di effettuare idonei controlli a campione e, comunque, in tutti i casi in cui sorgessero dubbi sulla veridicità delle dichiarazioni sostitutive rese ai fini della partecipazione al concorso.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70F16A17" w14:textId="77777777" w:rsidR="00D50253" w:rsidRDefault="00D50253" w:rsidP="008054B9">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -15666,257 +15260,244 @@
     </w:p>
     <w:p w14:paraId="50DF9786" w14:textId="27748C1C" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7.3) Natura </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F00466" w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rasfrontaliera</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F00466">
+        <w:t>rasfrontaliera dell’appalto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC4D19D" w14:textId="28D1EB46" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:pPr>
+        <w:pStyle w:val="NormaleWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C82CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Il presente appalto, per sua natura, ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB446A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[oppure non ha]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C82CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un interesse transfrontaliero certo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00466">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00C82CA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AA3706" w14:textId="0FAC20D2" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dell’appalto</w:t>
-[...77 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F00466">
+        <w:t>7.4) Accettazione delle clausole del disciplinare</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0DA37E" w14:textId="72FE8219" w:rsidR="008D642F" w:rsidRPr="00A81641" w:rsidRDefault="008D642F" w:rsidP="004A5854">
+      <w:pPr>
+        <w:pStyle w:val="NormaleWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A81641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La partecipazione al </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oncorso implica da parte di ogni concorrente l’accettazione incondizionata di tutte le norme e clausole contenute nel disciplinare. Il mancato rispetto del presente disciplinare è motivo di esclusione dal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oncorso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C45E919" w14:textId="77777777" w:rsidR="008D642F" w:rsidRPr="00F00466" w:rsidRDefault="008D642F" w:rsidP="00F00466">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7.4) Accettazione delle clausole del disciplinare</w:t>
-[...57 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F00466">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>7.5) Tutela giurisdizionale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110C3322" w14:textId="77777777" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="004A5854">
       <w:pPr>
         <w:pStyle w:val="NormaleWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="40" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Il bando e gli atti connessi e consequenziali alla procedura di concorso sono impugnabili unicamente mediante ricorso al Tribunale Amministrativo Regionale competente per territorio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C126B08" w14:textId="1664B3F4" w:rsidR="008D642F" w:rsidRDefault="008D642F" w:rsidP="00F00466">
       <w:pPr>
@@ -15929,69 +15510,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Trovano in ogni caso applicazione l’art. 209 del </w:t>
       </w:r>
       <w:r w:rsidR="00F00466">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">codice, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nonché gli artt. 119 e 120 del </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> n. 104/10 (Codice del processo amministrativo).</w:t>
+        <w:t>nonché gli artt. 119 e 120 del D.Lgs. n. 104/10 (Codice del processo amministrativo).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E18D9E8" w14:textId="2E404A9D" w:rsidR="00F00466" w:rsidRDefault="008D642F" w:rsidP="00BB5614">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tribunale competente: </w:t>
       </w:r>
       <w:r w:rsidR="009D5862" w:rsidRPr="00804223">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -16071,61 +15634,61 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D642F" w:rsidSect="006C3172">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1263" w:right="1134" w:bottom="993" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50F16C93" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
+    <w:p w14:paraId="43731E0A" w14:textId="77777777" w:rsidR="00737907" w:rsidRDefault="00737907">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04E16923" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
+    <w:p w14:paraId="6402C2EA" w14:textId="77777777" w:rsidR="00737907" w:rsidRDefault="00737907">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16304,63 +15867,61 @@
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C3172">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve">Il presente modello è adottato dalle stazioni appaltanti, che operano sul territorio nazionale, per bandire concorsi di idee attraverso la piattaforma </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="006C3172">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="000000"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t>concorsiAWN</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="006C3172">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000"/>
         <w:sz w:val="13"/>
         <w:szCs w:val="13"/>
       </w:rPr>
       <w:t xml:space="preserve"> del CNAPPC</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="36306E3D" w14:textId="77777777" w:rsidR="006C3172" w:rsidRDefault="006C3172">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="1" w:color="622423"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
@@ -16436,61 +15997,61 @@
     </w:r>
     <w:r w:rsidR="00056C40">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09A08448" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
+    <w:p w14:paraId="64C4AB0A" w14:textId="77777777" w:rsidR="00737907" w:rsidRDefault="00737907">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="798C5E7B" w14:textId="77777777" w:rsidR="00FF6020" w:rsidRDefault="00FF6020">
+    <w:p w14:paraId="76348BA0" w14:textId="77777777" w:rsidR="00737907" w:rsidRDefault="00737907">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="6C0CF609" w14:textId="4B970F25" w:rsidR="006C3172" w:rsidRPr="00B55D77" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:pStyle w:val="Testonotaapidipagina"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00334430">
         <w:rPr>
           <w:rStyle w:val="Rimandonotaapidipagina"/>
           <w:b/>
           <w:bCs/>
@@ -17377,63 +16938,52 @@
         <w:t xml:space="preserve"> 94 e 95 del </w:t>
       </w:r>
       <w:r w:rsidR="009D5862">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">odice, ad eccezione delle irregolarità contributive e fiscali definitivamente e non definitivamente accertate, può fornire prova di aver adottato misure (c.d. </w:t>
       </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">self </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>self cleaning</w:t>
+      </w:r>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>) sufficienti a dimostrare la sua affidabilità.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB453D8" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="008175CE" w:rsidRDefault="006C3172" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008175CE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -17482,199 +17032,163 @@
         <w:t xml:space="preserve"> 96, comma 6 del codice;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E35E2E5" w14:textId="52C43EB0" w:rsidR="006C3172" w:rsidRPr="002E58EC" w:rsidRDefault="006C3172" w:rsidP="002E58EC">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E58EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">motiva l’impossibilità </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E58EC">
+        <w:t>motiva l’impossibilità ad adottare dette misure e si impegna a provvedere successivamente. L’adozione delle misure è comunicata alla stazione appaltante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644E2CAD" w14:textId="28E1BC2A" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="008175CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ad</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E58EC">
+      </w:pPr>
+      <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adottare dette misure e si impegna a provvedere successivamente. L’adozione delle misure è comunicata alla stazione appaltante.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="644E2CAD" w14:textId="28E1BC2A" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="008175CE">
+        <w:t>Se la causa di esclusione si è verificata successivamente alla presentazione dell’offerta, l’operatore economico adotta le misure di cui al comma 6 dell’art</w:t>
+      </w:r>
+      <w:r w:rsidR="002E58EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C38A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 96 del </w:t>
+      </w:r>
+      <w:r w:rsidR="002E58EC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C38A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>odice dandone comunicazione alla stazione appaltante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2614DF9C" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="008175CE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Se la causa di esclusione si è verificata successivamente alla presentazione dell’offerta, l’operatore economico adotta le misure di cui al comma 6 dell’art</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E58EC">
+        <w:t>Sono considerate misure sufficienti il risarcimento o l’impegno a risarcire qualunque danno causato dal reato o dall’illecito, la dimostrazione di aver chiarito i fatti e le circostanze in modo globale collaborando attivamente con le autorità investigative e di aver adottato provvedimenti concreti, di carattere tecnico, organizzativo o relativi al personale idonei a prevenire ulteriori reati o illeciti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D339B1" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="008175CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 96 del </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002E58EC">
+        <w:t xml:space="preserve">Se le misure adottate sono ritenute sufficienti e tempestive, l’operatore economico non è escluso. Se dette misure sono ritenute insufficienti e intempestive, la stazione appaltante ne comunica le ragioni all’operatore economico. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075902DC" w14:textId="77777777" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="008175CE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>c</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>odice dandone comunicazione alla stazione appaltante.</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve"> l’operatore economico escluso con sentenza definitiva dalla partecipazione alle procedure di affidamento o di concessione, nel corso del periodo di esclusione derivante da tale sentenza.</w:t>
+        <w:t>Non può avvalersi del self-cleaning l’operatore economico escluso con sentenza definitiva dalla partecipazione alle procedure di affidamento o di concessione, nel corso del periodo di esclusione derivante da tale sentenza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCF774D" w14:textId="6ED301FB" w:rsidR="006C3172" w:rsidRPr="001C38A5" w:rsidRDefault="006C3172" w:rsidP="00F00466">
       <w:pPr>
         <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C38A5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Nel caso in cui un raggruppamento/consorzio abbia estromesso o sostituito un partecipante/esecutore interessato da una clausola di esclusione di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
@@ -17970,71 +17484,61 @@
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B87B9B">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>O</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">ppure dimensioni inferiori. In tal caso può essere aumentato il numero delle tavole (es. 2 tavole formato A2 o 4 tavole A3). Per un numero di tavole diverso da 1, nell’angolo in alto a destra di ogni tavola dovrà essere inserito, oltre al codice alfa numerico prescelto per la </w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>ppure dimensioni inferiori. In tal caso può essere aumentato il numero delle tavole (es. 2 tavole formato A2 o 4 tavole A3). Per un numero di tavole diverso da 1, nell’angolo in alto a destra di ogni tavola dovrà essere inserito, oltre al codice alfa numerico prescelto per la 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00323CF4">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> fase, </w:t>
       </w:r>
       <w:r w:rsidRPr="00323CF4">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>anche il numero della tavola</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -21447,98 +20951,98 @@
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1694988344">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2012027627">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="582105552">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1437168403">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1886092159">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1860192950">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:val="bestFit" w:percent="148"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E3FB1"/>
     <w:rsid w:val="00002E5C"/>
     <w:rsid w:val="00007EC9"/>
     <w:rsid w:val="00011628"/>
     <w:rsid w:val="00013476"/>
     <w:rsid w:val="00013CF7"/>
     <w:rsid w:val="00013DE8"/>
     <w:rsid w:val="00015801"/>
     <w:rsid w:val="000312D3"/>
     <w:rsid w:val="00036DF2"/>
     <w:rsid w:val="000519FC"/>
     <w:rsid w:val="00056C40"/>
     <w:rsid w:val="00057AB4"/>
     <w:rsid w:val="00061458"/>
     <w:rsid w:val="00062F87"/>
     <w:rsid w:val="00074917"/>
     <w:rsid w:val="00081C32"/>
     <w:rsid w:val="000826CC"/>
     <w:rsid w:val="00084227"/>
     <w:rsid w:val="000846B1"/>
     <w:rsid w:val="00084AEC"/>
     <w:rsid w:val="00087410"/>
     <w:rsid w:val="00087890"/>
+    <w:rsid w:val="00095BE6"/>
     <w:rsid w:val="000A21F4"/>
     <w:rsid w:val="000A3556"/>
     <w:rsid w:val="000A69F6"/>
     <w:rsid w:val="000A7572"/>
     <w:rsid w:val="000B0443"/>
     <w:rsid w:val="000B61A0"/>
     <w:rsid w:val="000C2A6B"/>
     <w:rsid w:val="000C34EA"/>
     <w:rsid w:val="000C38D5"/>
     <w:rsid w:val="000C3A8F"/>
     <w:rsid w:val="000C5E14"/>
     <w:rsid w:val="000C7489"/>
     <w:rsid w:val="000D7851"/>
     <w:rsid w:val="000E4892"/>
     <w:rsid w:val="000E49D4"/>
     <w:rsid w:val="000E7075"/>
     <w:rsid w:val="000E7A22"/>
     <w:rsid w:val="000F2CDD"/>
     <w:rsid w:val="001047EE"/>
     <w:rsid w:val="00104A0C"/>
     <w:rsid w:val="0011013D"/>
     <w:rsid w:val="0011015F"/>
     <w:rsid w:val="001104F7"/>
     <w:rsid w:val="00111123"/>
     <w:rsid w:val="00111211"/>
@@ -21618,50 +21122,51 @@
     <w:rsid w:val="003469F0"/>
     <w:rsid w:val="00350796"/>
     <w:rsid w:val="00360E4C"/>
     <w:rsid w:val="00370F2D"/>
     <w:rsid w:val="003716A9"/>
     <w:rsid w:val="00374059"/>
     <w:rsid w:val="00383CDD"/>
     <w:rsid w:val="00384CFF"/>
     <w:rsid w:val="003921AC"/>
     <w:rsid w:val="00392311"/>
     <w:rsid w:val="0039254E"/>
     <w:rsid w:val="00394B8B"/>
     <w:rsid w:val="003A28C9"/>
     <w:rsid w:val="003A6A89"/>
     <w:rsid w:val="003B3F17"/>
     <w:rsid w:val="003C1A8D"/>
     <w:rsid w:val="003D258C"/>
     <w:rsid w:val="003D7144"/>
     <w:rsid w:val="003D7239"/>
     <w:rsid w:val="003D73E5"/>
     <w:rsid w:val="003D74FE"/>
     <w:rsid w:val="003E098A"/>
     <w:rsid w:val="003E3FB1"/>
     <w:rsid w:val="003E7C75"/>
     <w:rsid w:val="003F2487"/>
+    <w:rsid w:val="00401404"/>
     <w:rsid w:val="00402027"/>
     <w:rsid w:val="00405087"/>
     <w:rsid w:val="004272E4"/>
     <w:rsid w:val="00427AD2"/>
     <w:rsid w:val="00430C13"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="00441A39"/>
     <w:rsid w:val="00441B4B"/>
     <w:rsid w:val="00461155"/>
     <w:rsid w:val="00465094"/>
     <w:rsid w:val="00465CBC"/>
     <w:rsid w:val="004702EB"/>
     <w:rsid w:val="0047288F"/>
     <w:rsid w:val="004770DC"/>
     <w:rsid w:val="00481C61"/>
     <w:rsid w:val="00484AB4"/>
     <w:rsid w:val="00490982"/>
     <w:rsid w:val="004A5854"/>
     <w:rsid w:val="004A58B2"/>
     <w:rsid w:val="004B41B1"/>
     <w:rsid w:val="004C4048"/>
     <w:rsid w:val="004D25FD"/>
     <w:rsid w:val="004D2BB4"/>
     <w:rsid w:val="004D5423"/>
     <w:rsid w:val="004D70C7"/>
@@ -21709,61 +21214,63 @@
     <w:rsid w:val="0060476D"/>
     <w:rsid w:val="00605DA3"/>
     <w:rsid w:val="00606CAB"/>
     <w:rsid w:val="00610565"/>
     <w:rsid w:val="00623457"/>
     <w:rsid w:val="0062431B"/>
     <w:rsid w:val="00624EB2"/>
     <w:rsid w:val="00630669"/>
     <w:rsid w:val="0063095F"/>
     <w:rsid w:val="00630F98"/>
     <w:rsid w:val="006538F4"/>
     <w:rsid w:val="006545CE"/>
     <w:rsid w:val="00654911"/>
     <w:rsid w:val="006625BC"/>
     <w:rsid w:val="0066522D"/>
     <w:rsid w:val="00666B66"/>
     <w:rsid w:val="00667489"/>
     <w:rsid w:val="00674280"/>
     <w:rsid w:val="0068128D"/>
     <w:rsid w:val="006842CD"/>
     <w:rsid w:val="006A27FC"/>
     <w:rsid w:val="006A6092"/>
     <w:rsid w:val="006A662C"/>
     <w:rsid w:val="006A6882"/>
     <w:rsid w:val="006B66D5"/>
+    <w:rsid w:val="006C1742"/>
     <w:rsid w:val="006C3172"/>
     <w:rsid w:val="006C4662"/>
     <w:rsid w:val="006C5DD7"/>
     <w:rsid w:val="006C76AA"/>
     <w:rsid w:val="006F70BD"/>
     <w:rsid w:val="00701164"/>
     <w:rsid w:val="00712B96"/>
     <w:rsid w:val="0071535A"/>
     <w:rsid w:val="0071646B"/>
     <w:rsid w:val="00723234"/>
     <w:rsid w:val="00736FEF"/>
+    <w:rsid w:val="00737907"/>
     <w:rsid w:val="00742CAE"/>
     <w:rsid w:val="00746659"/>
     <w:rsid w:val="007474CD"/>
     <w:rsid w:val="007534F3"/>
     <w:rsid w:val="00755FE6"/>
     <w:rsid w:val="00756A4F"/>
     <w:rsid w:val="00757823"/>
     <w:rsid w:val="00763A09"/>
     <w:rsid w:val="007735AD"/>
     <w:rsid w:val="00775A21"/>
     <w:rsid w:val="00783BE4"/>
     <w:rsid w:val="00786D67"/>
     <w:rsid w:val="00790273"/>
     <w:rsid w:val="007953F0"/>
     <w:rsid w:val="00795EB3"/>
     <w:rsid w:val="007A1DBB"/>
     <w:rsid w:val="007A2293"/>
     <w:rsid w:val="007A6DF6"/>
     <w:rsid w:val="007A7CAE"/>
     <w:rsid w:val="007A7CCA"/>
     <w:rsid w:val="007B0B68"/>
     <w:rsid w:val="007B4704"/>
     <w:rsid w:val="007D19BA"/>
     <w:rsid w:val="007E0658"/>
     <w:rsid w:val="007F02BD"/>
@@ -25464,98 +24971,98 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mi0jGEMN1zfvSRYcXSA7wFDwD8hwg==">CgMxLjAyCGguZ2pkZ3hzMgloLjMwajB6bGwyCWguMWZvYjl0ZTIJaC4zem55c2g3MgloLjJldDkycDAyCGgudHlqY3d0MgloLjNkeTZ2a20yCWguMXQzaDVzZjIJaC40ZDM0b2c4MgloLjJzOGV5bzEyDmguNGppZmk3OWc0M3l6OAByITE3UnNCdnNwWEo5bk52RHh2bkxqVjR4S1ZFWnFNM1dabg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68E0F37C-93FD-4842-A2CE-6BEB94D14F93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68E0F37C-93FD-4842-A2CE-6BEB94D14F93}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>7568</Words>
-  <Characters>43139</Characters>
+  <Words>7554</Words>
+  <Characters>43063</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>359</Lines>
+  <Lines>358</Lines>
   <Paragraphs>101</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50606</CharactersWithSpaces>
+  <CharactersWithSpaces>50516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>utente</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>